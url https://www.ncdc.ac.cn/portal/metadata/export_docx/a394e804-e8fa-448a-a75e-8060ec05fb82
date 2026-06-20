--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青海省格尔木市30米土地利用数据集（1980-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m land use data set of Golmud City, Qinghai Province (1980-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m land use data set of Golmud City, Qinghai Province (1980-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2445.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2445.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2445.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  青海省格尔木市1980-2018（每5年）的现状土地利用类别统计分类汇总数据。获取格尔木遥感数据后，经过数据分析处理，在ArcGis软件中，设定格尔木行政区域划分以及各类型土地利用现状分布以及面积统计，从而建立历年数据图集。</w:t>
+        <w:t xml:space="preserve">Statistical classification and summary data of current land use categories in Golmud City from 1980 to 2018 (every five years). After obtaining the remote sensing data of Golmud, through data analysis and processing, the administrative division of Golmud and the current distribution and area statistics of various types of land use are set in ArcGIS software, so as to establish the data atlas over the years. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国科学院遥感研究所。</w:t>
+        <w:t xml:space="preserve">  Institute of remote sensing, Chinese Academy of Sciences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据是由专人根据格尔木土地遥感数据统计分析汇总,利用ArcGis软件，设定格尔木行政区域划分以及各类型土地利用现状分布以及面积统计，从而建立历年数据图集。</w:t>
+        <w:t xml:space="preserve">  Based on the measured meteorological data of the Golmud River Basin and six nearby stations from 1956 to 2018.   (1) Data production process: use the measured meteorological data of the Golmud River Basin and six nearby stations from 1956 to 2018.   (2) Methods and standards: correlation analysis, statistical analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在加工生成数据表时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve"> When processing to generate a data table, keep all original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省格尔木市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Golmud City, Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">92.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:92.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 分类汇总, 历年汇总</w:t>
+        <w:t xml:space="preserve">Theme:Land use, classified summary, summary over the years</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980 2018</w:t>
+        <w:t xml:space="preserve">Time:1980 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省格尔木市 </w:t>
+        <w:t xml:space="preserve">Place:Golmud City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶水根 </w:t>
+        <w:t xml:space="preserve">contributors:YE Shuigen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶水根  </w:t>
+        <w:t xml:space="preserve">author:YE Shuigen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YE Shuigen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">叶水根. 青海省格尔木市30米土地利用数据集（1980-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2445.2022.</w:t>
+        <w:t xml:space="preserve">YE Shuigen. 30m land use data set of Golmud City, Qinghai Province (1980-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2445.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>