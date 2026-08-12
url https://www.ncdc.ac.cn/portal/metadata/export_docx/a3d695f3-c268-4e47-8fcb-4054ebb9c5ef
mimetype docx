--- v0 (2026-05-13)
+++ v1 (2026-08-12)
@@ -2391,51 +2391,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Xiali, Huang Xiaodong, Ma Ying, Li Yuxin, Feng Qisheng, Liang Tiangang. Development of long‐term spatiotemporal continuous NDVI products for alpine grassland from 1982 to 2020 in the Qinghai–Tibet Plateau, China[J]. Grassland Research, 2024, 3, (2): 97-216. </w:t>
+        <w:t xml:space="preserve">Yang Xiali, Huang Xiaodong, Ma Ying, Li Yuxin, Feng Qisheng, Liang Tiangang. Development of long‐term spatiotemporal continuous NDVI products for alpine grassland from 1982 to 2020 in the Qinghai–Tibet Plateau, China[J]. Grassland Research, 2024, 3(2): 97-216.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>