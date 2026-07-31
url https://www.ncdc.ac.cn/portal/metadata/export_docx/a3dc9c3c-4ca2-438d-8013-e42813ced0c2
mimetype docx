--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">上海地区部分场地打入桩承载力偏倚系数数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Deviation Factors for Bearing Capacity of Driven Piles in Some Sites in Shanghai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Deviation Factors for Bearing Capacity of Driven Piles in Some Sites in Shanghai</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2799.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2799.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2799.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为在文献资料中搜集并加工整理的上海地区部分工程场地的打入桩试验桩的偏倚系数数据。偏倚系数即桩基础实测承载力与理论计算承载力的比值，该数据可以反映实测承载力与理论计算承载力之间的偏差。通过对偏倚系数进行分析，可以量化桩承载力在地区性和场地内的不确定性，为设计决策提供依据。</w:t>
+        <w:t xml:space="preserve">This data set is the bias coefficient data of driven pile test piles in some engineering sites in Shanghai area collected and processed from literature. Bias coefficient is the ratio of the measured bearing capacity of pile foundation to the theoretically calculated bearing capacity. This data can reflect the deviation between the measured bearing capacity and the theoretically calculated bearing capacity. Through the analysis of the bias coefficient, the uncertainty of the pile bearing capacity in the region and in the site can be quantified, which provides a basis for design decisions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  文献资料中搜集并加工整理。</w:t>
+        <w:t xml:space="preserve"> Collect and process the literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  分析挖掘。</w:t>
+        <w:t xml:space="preserve"> Analysis mining.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/05/01-2019/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/05/01-2019/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">偏倚系数, 桩承载力, 地区数据库</w:t>
+        <w:t xml:space="preserve">Theme:Bias coefficient, pile bearing capacity, regional database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">Place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李镜培 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李镜培  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李镜培. 上海地区部分场地打入桩承载力偏倚系数数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2799.2023.</w:t>
+        <w:t xml:space="preserve">. Dataset of Deviation Factors for Bearing Capacity of Driven Piles in Some Sites in Shanghai. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2799.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>