--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山北坡孢粉数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Palynological Dataset on the North Slope of Tianshan Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palynological Dataset on the North Slope of Tianshan Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3045.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3045.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1523</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据包括： 1.大西沟剖面孢粉粒数资料 2.小西沟剖面孢粉粒数资料 3.桦树窝子剖面孢粉粒数资料 4.四厂湖剖面孢粉粒数资料 5.东道海子剖面B孢粉粒数资料</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.大西沟剖面孢粉粒数资料(8-110厘米共52层的孢粉粒数,3640±60aB.P-890±60aB.P) 2.小西沟剖面孢粉粒数资料(0-90厘米共38层的孢粉粒数,3240±60 aB.P) 3.桦树窝子剖面孢粉粒数资料(0-106厘米共52层的孢粉粒数,2170±185aB.P-450±155aB.P) 4.四厂湖剖面孢粉粒数资料(10-84厘米共19层的孢粉粒数,1000±50aB.P-665±65aB.P) 5.东道海子剖面B孢粉粒数资料(0-190厘米共64层的孢粉粒数,4500±310aB.P-305±130aB.P)</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">选择天山北坡根据垂直植被带特点，选取不同海拔、不同植被带和不同沉积年代的5个沉积剖面进行研究。取得的5个中晚全新世剖面来计算孢粉复合分异度 指数，并尝试利用该指数来解释孢粉多样性，再结合 粒度、磁化率、烧失量等多项分析的数值整合来探讨 该区中晚全新世以来生物多样性变化和环境特征</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量优</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆天山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">138.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:138.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">花粉, 陆地气候, 孢粉粒数</w:t>
+        <w:t xml:space="preserve">Theme:Pollen, terrestrial climate, pollen grains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山，山区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tianshan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">倪健 </w:t>
+        <w:t xml:space="preserve">contributors:NI Jian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">倪健  </w:t>
+        <w:t xml:space="preserve">author:NI Jian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:NI Jian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">倪健. 天山北坡孢粉数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1523.</w:t>
+        <w:t xml:space="preserve">NI Jian. Palynological Dataset on the North Slope of Tianshan Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1523.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>