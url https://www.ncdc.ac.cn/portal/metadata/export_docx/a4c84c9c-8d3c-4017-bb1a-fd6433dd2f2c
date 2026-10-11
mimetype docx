--- v0 (2026-06-30)
+++ v1 (2026-10-11)
@@ -1824,51 +1824,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">侯学煜</w:t>
+        <w:t xml:space="preserve">中国科学院植物研究所</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>