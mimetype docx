--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical table of water consumption in Golmud City, Qinghai Province (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青海省格尔木市用水量统计表（2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2397.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical table of water consumption in Golmud City, Qinghai Province (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2397.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2397.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2397.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly counts the water consumption data of agricultural, industrial, domestic, ecological and other water departments in Golmud City in 2020. The data fields include effective irrigation area, actual irrigation area and irrigation water intake (irrigation times, land types, irrigation time, water intake and return). This data set is mainly applied to the study of water consumption in the water sector. </w:t>
+        <w:t xml:space="preserve">  本数据集主要统计的是格尔木市2020年农业、工业、生活、生态等用水部门用水量数据。数据字段包括有效灌溉面积、实际灌溉面积、灌溉取用水情况（灌溉次数、土地种类、灌水时间、取水量、退水量）。   本数据集主要应用于用水部门用水量研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data comes from the county-level statistical yearbook of Golmud City.</w:t>
+        <w:t xml:space="preserve">  数据来源于格尔木市县级统计年鉴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Data production process: relevant data are obtained from the statistical table of water consumption in Golmud in 2020, and analyzed and summarized by Excel software.   (2) Methods and standards: correlation analysis, statistical analysis.</w:t>
+        <w:t xml:space="preserve">  (1)数据生产过程: 利用格尔木市2020年用水量统计表获取相关数据，经过Excle软件分析汇总。   (2)方法和标准规范:相关分析、统计分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  It is manually compiled, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">  由人工整编，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Golmud City, Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省格尔木市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:50.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical Bulletin, Golmud, water department, water consumption</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计公报, 格尔木, 用水部门, 用水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Golmud City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省格尔木市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:qiu liuchao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱流潮 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:shi zheqi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">史喆奇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:qiu liuchao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱流潮</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">qiu liuchao. Statistical table of water consumption in Golmud City, Qinghai Province (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2397.2022.</w:t>
+        <w:t xml:space="preserve">邱流潮. 青海省格尔木市用水量统计表（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2397.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>