--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016-2019 runoff observation data of kalongla glacier in Southeast Tibet</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2016-2019年藏东南嘎隆拉冰川径流观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0005.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2016-2019 runoff observation data of kalongla glacier in Southeast Tibet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.15</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0005.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff data of gelongla glacier in Southeast Tibet from 2016 to 2019. The observation station is located near the garongla glacier in Bomi County of Tibet Autonomous Region, and the garongla glacier is located in the east side of the 24K garongla tunnel of Bomi County Motuo highway in Southeast Tibet, which is a typical marine glacier. The altitude of the glacier is about 902.082 km, and the area of the glacier is about 830.082 km above sea level. The upper limit of the distribution of moraine on the garongla glacier is about 4200m. The thickness of the surface Moraine in the surface moraine area is different. Both sides and ends of the glacier are thicker, and the middle area is thinner. The average thickness of the middle area is about 30cm. The observation station records the glacier runoff data in detail. The original data is obtained by the temperature and humidity sensor, tipping bucket rainfall sensor, ultrasonic water level sensor and flow velocity sensor of the Galongla glacier through the data collector. The data is collected automatically every 10 minutes, and the original data is obtained by cr800 data collector. After manual collection, the data of temperature and humidity, water depth and flow velocity are obtained According to the daily average data and sorting, rainfall data using daily cumulative data and sorting. Station Name: garongla glacier runoff observation station, longitude and latitude: 95 ° 42 ′ 23, 29 ° 49 ′ 23, altitude: 3200m, data content: humidity unit is percentage (%), temperature unit is centigrade (℃), rainfall unit is millimeter (mm), water depth unit is meter (m), flow unit is cubic meter per second (m3 / s) </w:t>
+        <w:t xml:space="preserve">本数据集为2016-2019年藏东南嘎隆拉冰川径流数据,该观测站位于西藏自治区波密县嘎隆拉冰川附近，嘎隆拉冰川位于藏东南波密县至墨脱公路24k嘎隆拉隧道的东侧，属于典型的海洋性冰川。该冰川所属念青唐古拉山山系，末端海拔高度约为3890m，最高海拔高度为5620m，冰川面积6.08km2，其中表碛区面积为0.83km2，占整条冰川面积的13%。嘎隆拉冰川表碛分布的上界大概4200m，表碛区表碛厚度不等，冰川两侧和末端较厚，中间区域较薄，中间区的平均厚度约为30cm。该观测站详细记录冰川径流数据，数据由布设的嘎隆拉冰川温湿度传感器、翻斗式雨量传感器、超声波水位传感器、流量流速传感器经数据采集器取得原始数据，每10分钟自动采集1次，由CR800数据采集器取得原始数据，人工收集后，温湿度、水深数据和流量流速数据采用日平均数据并整理，降雨数据采用日累计数据并整理。 站点名称：嘎隆拉冰川径流观测站，经纬度：95 °42′23，29°49′23，海拔高程：3200米，数据内容：湿度单位为百分比（%），温度单位为摄氏度（℃），降雨量单位为毫米（毫米），水深单位为米(m）， 流量单位为立方米每秒（m3/s）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic acquisition</w:t>
+        <w:t xml:space="preserve">自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data is automatically collected by field instruments, collected every 10 minutes, collected and summarized by professionals regularly. Daily average data is used for temperature, humidity and water depth data, and accumulated rainfall data is used for rainfall data and processed into data set products</w:t>
+        <w:t xml:space="preserve">原始数据由现场仪器自动采集，每十分钟采集一次，由专业人员定期进行收集和汇总，温湿度和水深数据采用日平均数据，雨量数据采用累计降雨量数据并整理，后加工为数据集产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professional staff at all stages of data acquisition and processing, The quality of the data is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/07/24-2019/08/06</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/07/24-2019/08/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bomi County, Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏自治区波密县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3500.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:97.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rainfall, glaciers, temperature, flow, humidity, water depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降雨量, 冰川, 温度, 流量, 湿度, 水深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Garongla glacier,  Bomi County,  Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">嘎隆拉冰川,  西藏自治区,  波密县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chen Ningsheng,  Ding Haitao,  Deng Mingfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈宁生,  丁海涛,  邓明枫 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ding Haitao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ding Haitao , Chen Ningsheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛, 陈宁生</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Ningsheng, Ding Haitao, Deng Mingfeng. 2016-2019 runoff observation data of kalongla glacier in Southeast Tibet. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.15.</w:t>
+        <w:t xml:space="preserve">陈宁生,丁海涛,邓明枫. 2016-2019年藏东南嘎隆拉冰川径流观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>