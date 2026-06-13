--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Urban Environment Statistical Dataset (2010-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省城市环境统计数据集（2010-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3970.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Urban Environment Statistical Dataset (2010-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3970.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3970.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3970.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains two sub datasets, one at the provincial and one at the municipal level in Gansu Province, which respectively record the overview data of urban environment statistics in the province and various detailed data of 14 prefecture level cities in the province, including air quality, sewage discharge and treatment, urban road and traffic noise monitoring, major economic indicators, urban construction, water supply, gas situation, centralized heating situation, municipal construction situation, public transportation situation, urban green space and garden situation, urban environment and green space situation, etc. </w:t>
+        <w:t xml:space="preserve">  该数据集中包含甘肃省省级与市级两个子数据集，分别记录了全省城市环境统计的概况数据与省内14个地级市的各类详细数据，包括各地区的空气质量、污水排放与处理、城市道路与交通噪声监测、主要经济指标、城市建设情况、供水情况、燃气情况、集中供热情况、市政建设情况、公共交通情况、城市绿地与园林情况、市容环境与绿地情况等详细信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from the China Statistical Yearbook and the Gansu Statistical Yearbook.</w:t>
+        <w:t xml:space="preserve">  数据来源于中国统计年鉴与甘肃统计年鉴。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    After manual sorting, it has been compiled into specialized data for Gansu Province.</w:t>
+        <w:t xml:space="preserve">  经过人工整理成为甘肃省专题数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:502.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">502.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical Yearbook, Urban Environment, Gansu Statistical Yearbook</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计年鉴, 城市环境, 甘肃统计年鉴</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Urban Environment Statistical Dataset (2010-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3970.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省城市环境统计数据集（2010-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3970.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>