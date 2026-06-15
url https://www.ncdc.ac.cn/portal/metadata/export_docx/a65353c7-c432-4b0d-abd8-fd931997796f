--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HOME框架下新安江模型观测与模拟数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Data set of Simulation of XIN AN Jiang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Data set of Simulation of XIN AN Jiang</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3703.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3703.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.355</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括新安江模型运行所需的黑河流域野牛沟气象站气象数据（降水和水面蒸发）、径流数据及通过模拟退火优化算法参数优化后的预测数据。 主要数据内容为： 1）气象数据：1990-1996年共7年的逐日的气象数据（降水和水面蒸发） 2）径流数据 3）预测数据：通过模拟退火优化算法参数优化后的预测数据</w:t>
+        <w:t xml:space="preserve">This data set includes the meteorological data (precipitation and water surface evaporation) of yeniugou meteorological station in Heihe River Basin required for the operation of Xin'anjiang model, runoff data and forecast data optimized by parameters of simulated annealing optimization algorithm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是收集的PRMS模型取样数据，并在HOME（Heihe river basin Open Modeling Environment）建模框架下模拟运行。</w:t>
+        <w:t xml:space="preserve">This dataset is collected from PRMS model sampling data and simulated under the HOME (Heihe River Basin Open Modeling Environment) modeling framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器自动观测，人工统计数据。</w:t>
+        <w:t xml:space="preserve">Automatic instrument observation and manual data statistics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-1996/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-1996/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Upper Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">786.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:786.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">txt</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TXT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水面蒸发, 新安江模型, 气象数据, 径流数据</w:t>
+        <w:t xml:space="preserve">Theme:Water evaporation, Xin'anjiang model, Weteorological data, Runoff data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1996</w:t>
+        <w:t xml:space="preserve">Time:1990 1996</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河上游流域,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Upper Heihe River Basin,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南  </w:t>
+        <w:t xml:space="preserve">author:Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Yaonan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. HOME框架下新安江模型观测与模拟数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.355.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. The Data set of Simulation of XIN AN Jiang. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.355.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>