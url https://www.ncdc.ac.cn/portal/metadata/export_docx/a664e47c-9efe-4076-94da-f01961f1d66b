--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国荒漠化典型区沙漠化生物过程数据集（2009-2013）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of desertification biological processes in typical desertification areas of China (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of desertification biological processes in typical desertification areas of China (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0040.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0040.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.127</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容（数据文件/表名称，包含的观测指标内容） 该数据包含新疆策勒河地区、甘肃石羊河下游地区、甘肃黑河中游地区、内蒙古黑河下游地区、内蒙古西辽河上游地区荒漠化过程中生物变化数据表若干个。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照课题制定的统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关试验、观测和数据的采集</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用excel和SPSS进行数据录入、加工和计算</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.原始资料数据精度 原始数据精度符合统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范要求 2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 按照中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关质量控制 3.加工后数据精度 精度符合中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关要求</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2013/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2013/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆策勒河地区、甘肃石羊河下游地区、甘肃黑河中游地区、内蒙古黑河下游地区、内蒙古西辽河上游地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物输水阻力, 土壤水势测定, 生物调查, 细胞空隙度和质外体, 水势日变化, 光合日变化, 沙地植被, 钠钾离子, 渗透率</w:t>
+        <w:t xml:space="preserve">Theme:Water resistance of plants, Determination of soil water potential, Biological investigation, Cell porosity and apoplast, Diurnal variation of water potential, Diurnal variation of photosynthesis, Sandy vegetation, Sodium potassium ion, permeability</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古黑河下游,  甘肃黑河中游,  甘肃石羊河下游,  内蒙古西辽河上游,  新疆策勒河 </w:t>
+        <w:t xml:space="preserve">Place:The lower reaches of Heihe River in Inner Mongolia,  Middle reaches of Heihe River in Gansu Province,  Lower reaches of Shiyang River in Gansu Province,  Upper reaches of Xiliao River in Inner Mongolia,  Cele River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云建英 </w:t>
+        <w:t xml:space="preserve">contributors:Yun Jianying </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云建英  </w:t>
+        <w:t xml:space="preserve">author:Yun Jianying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Yun Jianying </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化的水、土、气、生过程及其相互作用机理</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">云建英. 中国荒漠化典型区沙漠化生物过程数据集（2009-2013）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.127.</w:t>
+        <w:t xml:space="preserve">Yun Jianying. Data set of desertification biological processes in typical desertification areas of China (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.127.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>