--- v0 (2026-06-13)
+++ v1 (2026-09-11)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of permeability change curves of samples under different confining pressures</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">试样在不同围压下渗透率变化曲线数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2798.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of permeability change curves of samples under different confining pressures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2798.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2798.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2798.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Permeability can reflect the long-term stability of underground structures to a certain extent, and is an important index to evaluate the long-term stability of underground structures. The data set uses nitrogen as the permeability medium, and based on the measurement of transient pressure pulse method, the triaxial tester applies different confining pressures to the sample to simulate the stress state of the underground structure, mainly recording the permeability changes of the sample under different erosion conditions under different confining pressures. </w:t>
+        <w:t xml:space="preserve">  渗透性能一定程度上可以反映地下结构长期稳定性，是评价地下结构长期稳定性的重要指标。该数据集以氮气作为渗透介质，基于瞬态压力脉冲法测量，由三轴试验仪对试样施加不同围压模拟地下结构受力状态，主要记录了不同侵蚀状况下试样在不同围压下的渗透率变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Using nitrogen as the permeable medium, based on the transient pressure pulse method measurement, a triaxial tester was used to simulate the stress state of the underground structure by applying different confining pressures to the sample. The permeability changes of the sample under different confining pressures were mainly recorded under different erosion conditions.</w:t>
+        <w:t xml:space="preserve">  以氮气作为渗透介质，基于瞬态压力脉冲法测量，由三轴试验仪对试样施加不同围压模拟地下结构受力状态，主要记录了不同侵蚀状况下试样在不同围压下的渗透率变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Indoor testing.</w:t>
+        <w:t xml:space="preserve">  室内试验。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/09/01-2019/09/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/09/01-2019/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Underground engineering, gas permeability, pressure pulse method</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地下工程, 气体渗透率, 压力脉冲法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wuhan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北武汉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Minyufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HU Dawei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HU Dawei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡大伟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Dawei. Dataset of permeability change curves of samples under different confining pressures. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2798.2023.</w:t>
+        <w:t xml:space="preserve">胡大伟. 试样在不同围压下渗透率变化曲线数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2798.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>