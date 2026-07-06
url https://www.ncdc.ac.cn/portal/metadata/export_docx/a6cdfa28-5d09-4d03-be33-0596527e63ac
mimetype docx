--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1km average air temperature spatial distribution data of Northeast China (1952-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">东北地区1km平均气温空间分布数据（1952-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7294.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1km average air temperature spatial distribution data of Northeast China (1952-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7294.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7294.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7294.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  此数据基于中国区域1km逐月平均温度数据集（1952-2019年）（https://www.ncdc.ac.cn/portal/metadata/f45a3dc7-25a8-4494-8195-dcaec5d76c92） 计算，先对东北地区进行裁剪，然后通过求平均的方式将逐月数据计算为年数据，并根据实地观测数据进行了质量控制和验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Monthly average temperature dataset for 1km in China region (1952-2019)（ https://www.ncdc.ac.cn/portal/metadata/f45a3dc7-25a8-4494-8195-dcaec5d76c92 ）</w:t>
+        <w:t xml:space="preserve">  中国区域1km逐月平均温度数据集（1952-2019年）（https://www.ncdc.ac.cn/portal/metadata/f45a3dc7-25a8-4494-8195-dcaec5d76c92）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The CAI method was used to generate the ChinaClim time series temperature surface data from 1952 to 2019 in China. The temperature anomaly time series was calculated by the ratio and difference between the original time series of meteorological stations and the 30-year normal values. Based on the longitude, latitude, altitude, distance to the nearest coast, satellite driven anomaly (ratio), CRU anomaly (ratio), and 30-year normal values of each meteorological station, the TPS model was applied to generate a temperature anomaly plane from January 1952 to December 2019, using a method similar to the ChinaClim baseline. For the monthly anomaly/ratio from 1952 to 2019, seven model formulas were constructed using different combinations of variables (longitude, latitude, altitude, distance to the nearest coast, CRU anomaly (ratio), and 30-year normal value), and the optimal model was selected based on the minimum RMSE value of the multi-year (1952-2019) average to fit the temperature anomaly plane from 11952-2000. The ChinaClim_time sequence is generated by superimposing (multiplying) the monthly anomaly (ratio) surface from 1952.01-209.12 and the ChinaClim_baseline.     Then, the Northeast region was cropped and the monthly data was calculated as annual data by averaging, and quality control and verification were carried out based on field observation data.</w:t>
+        <w:t xml:space="preserve">  采用CAI方法生成1952—2019年中国气温表面（ChinaClim_time系列）数据，温度距平时间序列由气象站原始时间序列与30年正常值的比值和差值计算得出。结合每个气象站的经度、纬度、海拔、到最近海岸的距离、卫星驱动的距平（比率）、CRU距平（比率）和30年正常值，基于其地理坐标，应用TPS模型生成了1952.01-2019.12的温度距平面，其方法与ChinaClim_baseline类似。对于1952-2019年月距平/比值，采用不同的变量组合（经度、纬度、海拔、距最近海岸距离、CRU距平（比值）和30年正常值）构建了7个模型公式，并通过多年（1952-2019年）平均值的最小RMSE值来选择最优模型，以拟合11952-2000年温度距平面。ChinaClim_time序列是通过叠加（乘法）1952.01-2019.12的月度异常（比率）面和ChinaClim_baseline生成的。   然后对东北地区进行裁剪，通过求平均的方式将逐月数据计算为年数据，并根据实地观测数据进行了质量控制和验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data significantly improves the accuracy of precipitation estimation and is suitable for studying the spatiotemporal patterns of climate change and its ecological environment response. </w:t>
+        <w:t xml:space="preserve">  数据显著改善了降水估算精度，适用于气候变化时空格局及其生态环境响应的研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1952/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1952/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Northeast region, 1km, average temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北地区, 1km, 平均气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1952-2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1952-2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Guoyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李国玉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chen Dun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈敦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Chen Dun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈敦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Guoyu. 1km average air temperature spatial distribution data of Northeast China (1952-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7294.2026.</w:t>
+        <w:t xml:space="preserve">李国玉. 东北地区1km平均气温空间分布数据（1952-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7294.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>