--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,1098 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青海湖叶绿素、溶解氧观测逐日平均数据(2023.1-2023.3)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily average data of chlorophyll and dissolved oxygen observation in Qinghai Lake (2023.1-2023.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily average data of chlorophyll and dissolved oxygen observation in Qinghai Lake (2023.1-2023.3)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4208.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4208.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4208.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于ERA5-Land再分析数据，结合编程语言，分别提取处理，获得位于青海湖观测点的大气强迫变量。本数据集为青海湖地区的气候变化、湖冰演变、湖冰过程驱动冰下生态变化研究提供了基础数据，并为Flake等湖泊模式提供了驱动数据。</w:t>
+        <w:t xml:space="preserve">This dataset is based on ERA5-Land reanalysis data, combined with programming language to extract and process atmospheric forcing variables located at observation points in Qinghai Lake. This dataset provides basic data for the study of climate change, lake ice evolutionand, and the evolution of subglacial ecology driven by lake ice process in the Qinghai Lake region, and provides driving data for lake models such as Flake. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2023年1月27日-2023年3月10日青海湖观测点(lat=36°35′, lon = 100°29′)现场观测。</w:t>
+        <w:t xml:space="preserve">  From 2023-01 to 2023-03,on site observation at Qinghai Lake point (lat=36°35′, lon = 100°29′)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测得到的各项数据，统一通过1小时平均处理溶解氧、叶绿素数据，通过1日平均处理溶解氧单位转换：由溶解氧ppm的单位转化可知，1ppm=4.2mg/L。</w:t>
+        <w:t xml:space="preserve">  All observed data are uniformly processed by averaging over an hour.Dissolved oxygen and chlorophyll data, processed through daily averaging. Unit conversion of dissolved oxygen: According to the unit conversion of dissolved oxygen ppm, 1ppm=4.2mg/L.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  溶解氧、叶绿素数据通过1日平均处理，获得逐日平均数据；本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Dissolved oxygen and chlorophyll data are processed through daily averaging to obtain daily average data;This data has been obtained and processed by professional personnel at all stages, and the data quality is well. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/27-2023/03/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/27-2023/03/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海湖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3200.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3200.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:23.5 KiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高原湖泊, 气象, 湖冰</w:t>
+        <w:t xml:space="preserve">Theme:Plateau lakes, meteorology, lake ice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海湖 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,818 +1194,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">富翔,  李志军,  李春江,  霍璞真,  陈书超,  张晗,  杨柳依依,  文莉娟,  牛瑞佳,  王梦晓,  黄文峰,  赵雯,  李明 </w:t>
+        <w:t xml:space="preserve">contributors:FU Xiang,  LI Zhijun,  LI Chunjiang,  HUO Puzhen,  CHEN Shuchao,  ZHANG Han,  YANG Liuyiyi,  WEN Lijuan,  NIU Ruijia,  WANG Mengxiao,  HUANG Wenfeng,  ZHAO Wen,  LI Ming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">富翔  </w:t>
+        <w:t xml:space="preserve">author:FU Xiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FU Xiang , WEN Lijuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFE0197600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">气候变化背景下高原典型湖泊冰雪物理与冰封生态环境演化及机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:A Study on the Evolution and Mechanism of Ice and Snow Physics and Ice Encapsulation Ecological Environment in Typical Lakes on the Plateau under the Background of Climate Change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">富翔,李志军,李春江,霍璞真,陈书超,张晗,杨柳依依,文莉娟,牛瑞佳,王梦晓,黄文峰,赵雯,李明. 青海湖叶绿素、溶解氧观测逐日平均数据(2023.1-2023.3). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4208.2024.</w:t>
+        <w:t xml:space="preserve">FU Xiang, LI Zhijun, LI Chunjiang, HUO Puzhen, CHEN Shuchao, ZHANG Han, YANG Liuyiyi, WEN Lijuan, NIU Ruijia, WANG Mengxiao, HUANG Wenfeng, ZHAO Wen, LI Ming. Daily average data of chlorophyll and dissolved oxygen observation in Qinghai Lake (2023.1-2023.3). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4208.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>