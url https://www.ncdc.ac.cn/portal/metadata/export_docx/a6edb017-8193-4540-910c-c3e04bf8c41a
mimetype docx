--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint test: Poplar quadrat survey data set in the encrypted observation area of Linze station (June 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区白杨树样方调查数据集（2008年6月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1815.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint test: Poplar quadrat survey data set in the encrypted observation area of Linze station (June 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1692</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1815.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1692</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From June 3 to June 13, 2008, the sample survey of poplar forest was carried out in the intensive observation area of Linze station. The main contents of the survey include: 1. Soil profile; Soil stratification: 5 layers in total, 0-5cm, 0-5cm, 10-20cm, 20-40cm and 40-60cm, with photos. Observation items: soil moisture and soil temperature. Observation method and sampling quantity: the ring knife method is used for soil moisture (the volume of the ring knife is 50cm ^ 3), with 2 repetitions for each layer; Ml2x soil moisture quick tester, once for each layer; The soil temperature shall be measured by American 6310 needle soil thermometer (15cm), with 2 repetitions for each layer. Data storage: Excel. Measurement time: June 3, 2008. 2. Surface soil moisture; Observation item: soil moisture. Soil stratification: 0-5cm. Observation method and sampling quantity: the ring knife method is used for soil moisture (the volume of the ring knife is 50cm ^ 3), once for each point; Ml2x soil moisture meter, 2 repetitions per point. Measuring points: 13. Data storage: Excel. Measurement time: June 4, 2008. 3．LAI； Measuring instrument: trac. Data storage: Excel. Measurement time: July 20, 2008. 4. Roughness. Measuring instrument: roughness board and ordinary digital camera made by the remote sensing room of cold and drought Institute. Number of samples: 18. Survey route: schematic diagram of poplar quadrat. doc。 Data storage: JPG pictures. 5. Survey of each wood; Family and genus: two white poplars. Observation items and instruments: coordinates (tape), DBH (tape), tree height (trupulse200 laser ranging altimeter), crown width (tape). Number of samples: 408. Data storage: Excel. Survey time: June 5-13, 2008. Please refer to metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in dense observation area of Linze station" for the distribution and numbering of quadrat transects, and see the quadrat transect coordinates.xls in dense observation area of Linze station for the quadrat location. </w:t>
+        <w:t xml:space="preserve">  2008年6月3日至6月13日在临泽站加密观测区开展白杨林样方调查。调查的主要内容有：   1．土壤剖面；土壤分层：0-5cm，0-5cm，10-20cm，20-40cm，40-60cm共计5层，带照片。观测项目：土壤水分和土壤温度。观测方法与采样数量：土壤水分用环刀法（环刀体积50cm^3） ，每层2个重复；ML2X土壤水分速测仪，每层1次；土壤温度用美国6310针式土壤温度计（15cm），每层2个重复。数据存储：Excel。测量时间：2008-06-03。   2．表层土壤水分；观测项目：土壤水分。 土壤分层：0-5cm。观测方法与采样数量：土壤水分用环刀法（环刀体积50cm^3），每个点1次；ML2X土壤水分速测仪，每个点2个重复。测量点数：13个。数据存储：Excel。测量时间：2008-06-04。   3．LAI；测量仪器：TRAC。数据存储：Excel。测量时间：2008-07-20。   4．粗糙度。测量仪器：寒旱所遥感室自制的粗糙度板和普通数码相机。样本数：18个。测量路线：白杨树样方示意图。doc。数据存储：JPG图片。   5．每木调查；科属：二白杨。观测项目与观测仪器：坐标（皮尺），胸径（皮尺），树高（TruPulse200激光测距测高仪），冠幅（皮尺）。样本数：408个。数据存储：Excel。调查时间：2008年6月5日－13日。   样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测区样方样带坐标.xls。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From June 3 to June 13, 2008, the sample survey of poplar forest was carried out in the intensive observation area of Linze station. The main contents of the investigation are as follows: 1. Soil profile; Soil stratification: 0-5cm, 0-5cm, 10-20cm, 20-40cm, 40-60cm, 5 layers in total, with photos</w:t>
+        <w:t xml:space="preserve">  2008年6月3日至6月13日在临泽站加密观测区开展白杨林样方调查。调查的主要内容有：1．土壤剖面；土壤分层：0-5cm，0-5cm，10-20cm，20-40cm，40-60cm共计5层，带照片.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Soil profile; Soil stratification: 5 layers in total: 0-5cm, 0-5cm, 10-20cm, 20-40cm and 40-60cm. American 6310 needle soil thermometer (15cm) is used for soil temperature.   2. Surface soil moisture; The soil moisture is determined by the ring knife method (the volume of the ring knife is 50cm ^ 3), once for each point; Ml2x soil moisture meter, 2 repetitions per point. Measuring points: 13.   3．LAI； Measuring instrument: trac.  4. Roughness. Measuring instrument: roughness board and ordinary digital camera made by the remote sensing room of cold and drought Institute.   5. Survey of each wood; Family and genus: two white poplars. Observation items and instruments: coordinates (tape measure), DBH (tape measure), tree height (trupulse 200 laser ranging altimeter)</w:t>
+        <w:t xml:space="preserve">  1．土壤剖面；土壤分层：0-5cm，0-5cm，10-20cm，20-40cm，40-60cm共计5层，土壤温度用美国6310针式土壤温度计（15cm）。   2．表层土壤水分；土壤水分用环刀法（环刀体积50cm^3），每个点1次；ML2X土壤水分速测仪，每个点2个重复。测量点数：13个。   3．LAI；测量仪器：TRAC。   4．粗糙度。测量仪器：寒旱所遥感室自制的粗糙度板和普通数码相机。   5．每木调查；科属：二白杨。观测项目与观测仪器：坐标（皮尺），胸径（皮尺），树高（TruPulse200激光测距测高仪）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/06/12-2008/07/29</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/06/12-2008/07/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:120.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">120.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil profile, tree height, DBH, soil moisture, surface roughness, soil temperature, ring knife, Lai, per tree survey, crown width, geodesy, soil, leaf area index, vegetation, biomass</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤剖面, 树高, 胸径, 土壤水分, 地表粗糙度, 土壤温度, 环刀, LAI, 每木调查, 冠幅, 大地测量, 土壤, 叶面积指数, 植被, 生物量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  intensive observation area of Linze station,  hydrological test area of arid area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  临泽站加密观测区,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Song Yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Song Yi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Song Yi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋怡</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song Yi. Heihe comprehensive remote sensing joint test: Poplar quadrat survey data set in the encrypted observation area of Linze station (June 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1692.</w:t>
+        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区白杨树样方调查数据集（2008年6月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1692.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>