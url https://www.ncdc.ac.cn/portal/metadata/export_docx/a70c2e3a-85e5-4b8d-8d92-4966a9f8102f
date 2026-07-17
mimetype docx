--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -2,1222 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原月度陆地蒸散量的长期变化（1982-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.11922/sciencedb.00020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11922/sciencedb.00020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在本数据集中，使用 MOD16-STM 模型，利用最近获得的土壤特性、气象条件和遥感数据集，生成了大埔 37 年（1982-2018 年）的月度蒸散发成分。整个大陆坡（海拔高于 2500m 的地区）的年平均蒸散发量（ETa）约为（1028.22±37.8）立方米/年。ETa对TP的主要贡献来自土壤，Es占ETa的84%以上。中部和东部大部分地区的 ETa 呈明显上升趋势，而西北部则呈明显下降趋势。在过去 37 年中，大埔县的蒸散发增加率约为 0.96 毫米/年。通过与现有不同数据集的交叉比较验证和独立站点数据验证，该数据集的准确性在同类数据中名列前茅。新的蒸散发数据集有助于研究土地覆被变化对水文的影响，也有助于整个大陆架的水资源管理，具有广泛的应用价值。 数据集 V1 版本的时间跨度为 2000-2018 年，包含 1076 个文件，分别为 ETa、Es、Ec 和 Ew 的模拟数据集（0.01°，月尺度），以及季节分析、趋势分析和辅助数据集。为方便用户下载使用，V2 版本增加了 0.05°数据集，时间尺度扩大到 1982-2018 年，共包含 3909 个文件。</w:t>
+        <w:t xml:space="preserve">In this dataset, the MOD16-STM model was used to generate monthly evapotranspiration components of Dapu for 37 years (1982-2018) using recently obtained soil characteristics, meteorological conditions, and remote sensing datasets. The annual average evapotranspiration (ETa) of the entire continental slope (areas above 2500m altitude) is approximately (1028.22 ± 37.8) cubic meters per year. The main contribution of ETa to TP comes from soil, with Es accounting for over 84% of ETa. The ETa in most parts of the central and eastern regions shows a clear upward trend, while in the northwest it shows a clear downward trend. In the past 37 years, the evapotranspiration growth rate in Dapu County has been approximately 0.96 millimeters per year. Through cross comparison validation with existing datasets and independent site data validation, the accuracy of this dataset ranks among the top in the same category of data. The new evapotranspiration dataset is helpful for studying the impact of land cover change on hydrology and for water resource management throughout the continental shelf, and has broad application value. The V1 version of the dataset spans from 2000 to 2018 and contains 1076 files, including simulated datasets for ETa, Es, Ec, and Ew (0.01 °, monthly scale), as well as seasonal analysis, trend analysis, and auxiliary datasets. For the convenience of users to download and use, the V2 version has added a 0.05 ° dataset and expanded the time scale to 1982-2018, containing a total of 3909 files. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用 MOD16-STM 模型，利用最近获得的土壤特性、气象条件和遥感数据集，生成了大埔 37 年（1982-2018 年）的月度蒸散发成分。</w:t>
+        <w:t xml:space="preserve">    Using the MOD16-STM model, the monthly evapotranspiration components of Dapu for 37 years (1982-2018) were generated using recently obtained soil characteristics, meteorological conditions, and remote sensing datasets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MOD16-STM 模型依靠各种遥感数据集、再分析数据集和气象强迫数据集来估计青藏高原的每月 ET。为确保一致性，每日和 8 d 输入数据在时间尺度上取平均值，以创建月度数据集。如果任何给定月份的有效数据比率低于 90%，则平均值被视为无效。</w:t>
+        <w:t xml:space="preserve">    The MOD16-STM model relies on various remote sensing datasets, reanalysis datasets, and meteorological forcing datasets to estimate the monthly ET of the Qinghai Tibet Plateau. To ensure consistency, daily and 8-day input data are averaged on a time scale to create a monthly dataset. If the effective data ratio for any given month is below 90%, the average is considered invalid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  估算的蒸散发与 9 个通量塔的测量值相关性很好，均方根误差（RMSE=13.48 毫米/月-1）和平均偏差（MB=2.85 毫米/月-1）较低，判定系数（R2=0.83）和一致指数（IOA=0.92）较高。</w:t>
+        <w:t xml:space="preserve">    The estimated evapotranspiration has a good correlation with the measured values of 9 flux towers, with low root mean square error (RMSE=13.48 mm/mm-1) and average deviation (MB=2.85 mm/mm-1), high determination coefficient (R2=0.83) and consistency index (IOA=0.92). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1982/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1982/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2500.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:mat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸散量, 青藏高原, MOD16-STM</w:t>
+        <w:t xml:space="preserve">Theme:Evapotranspiration, Qinghai Tibet Plateau, MOD16-STM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1251,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1340,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1424,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1513,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1601,812 +1226,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马耀明 </w:t>
+        <w:t xml:space="preserve">contributors:MA Yaoming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马耀明  </w:t>
+        <w:t xml:space="preserve">author:MA Yaoming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MA Yaoming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马耀明. 青藏高原月度陆地蒸散量的长期变化（1982-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00020.</w:t>
+        <w:t xml:space="preserve">MA Yaoming. Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yuan L, Chen X, Ma Y, Han C, Wang B, Ma W. Long-term monthly 0.05° terrestrial evapotranspiration dataset (1982–2018) for the Tibetan Plateau[J]. Earth Syst. Sci. Data, 2024-02-06, 16, (2): 775-801. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-775-2024.</w:t>
       </w:r>