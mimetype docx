--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -2,919 +2,1222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原月度陆地蒸散量的长期变化（1982-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11922/sciencedb.00020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00020</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.11922/sciencedb.00020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this dataset, the MOD16-STM model was used to generate monthly evapotranspiration components of Dapu for 37 years (1982-2018) using recently obtained soil characteristics, meteorological conditions, and remote sensing datasets. The annual average evapotranspiration (ETa) of the entire continental slope (areas above 2500m altitude) is approximately (1028.22 ± 37.8) cubic meters per year. The main contribution of ETa to TP comes from soil, with Es accounting for over 84% of ETa. The ETa in most parts of the central and eastern regions shows a clear upward trend, while in the northwest it shows a clear downward trend. In the past 37 years, the evapotranspiration growth rate in Dapu County has been approximately 0.96 millimeters per year. Through cross comparison validation with existing datasets and independent site data validation, the accuracy of this dataset ranks among the top in the same category of data. The new evapotranspiration dataset is helpful for studying the impact of land cover change on hydrology and for water resource management throughout the continental shelf, and has broad application value. The V1 version of the dataset spans from 2000 to 2018 and contains 1076 files, including simulated datasets for ETa, Es, Ec, and Ew (0.01 °, monthly scale), as well as seasonal analysis, trend analysis, and auxiliary datasets. For the convenience of users to download and use, the V2 version has added a 0.05 ° dataset and expanded the time scale to 1982-2018, containing a total of 3909 files. </w:t>
+        <w:t xml:space="preserve">  在本数据集中，使用 MOD16-STM 模型，利用最近获得的土壤特性、气象条件和遥感数据集，生成了大埔 37 年（1982-2018 年）的月度蒸散发成分。整个大陆坡（海拔高于 2500m 的地区）的年平均蒸散发量（ETa）约为（1028.22±37.8）立方米/年。ETa对TP的主要贡献来自土壤，Es占ETa的84%以上。中部和东部大部分地区的 ETa 呈明显上升趋势，而西北部则呈明显下降趋势。在过去 37 年中，大埔县的蒸散发增加率约为 0.96 毫米/年。通过与现有不同数据集的交叉比较验证和独立站点数据验证，该数据集的准确性在同类数据中名列前茅。新的蒸散发数据集有助于研究土地覆被变化对水文的影响，也有助于整个大陆架的水资源管理，具有广泛的应用价值。 数据集 V1 版本的时间跨度为 2000-2018 年，包含 1076 个文件，分别为 ETa、Es、Ec 和 Ew 的模拟数据集（0.01°，月尺度），以及季节分析、趋势分析和辅助数据集。为方便用户下载使用，V2 版本增加了 0.05°数据集，时间尺度扩大到 1982-2018 年，共包含 3909 个文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Using the MOD16-STM model, the monthly evapotranspiration components of Dapu for 37 years (1982-2018) were generated using recently obtained soil characteristics, meteorological conditions, and remote sensing datasets.</w:t>
+        <w:t xml:space="preserve">  使用 MOD16-STM 模型，利用最近获得的土壤特性、气象条件和遥感数据集，生成了大埔 37 年（1982-2018 年）的月度蒸散发成分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The MOD16-STM model relies on various remote sensing datasets, reanalysis datasets, and meteorological forcing datasets to estimate the monthly ET of the Qinghai Tibet Plateau. To ensure consistency, daily and 8-day input data are averaged on a time scale to create a monthly dataset. If the effective data ratio for any given month is below 90%, the average is considered invalid.</w:t>
+        <w:t xml:space="preserve">  MOD16-STM 模型依靠各种遥感数据集、再分析数据集和气象强迫数据集来估计青藏高原的每月 ET。为确保一致性，每日和 8 d 输入数据在时间尺度上取平均值，以创建月度数据集。如果任何给定月份的有效数据比率低于 90%，则平均值被视为无效。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The estimated evapotranspiration has a good correlation with the measured values of 9 flux towers, with low root mean square error (RMSE=13.48 mm/mm-1) and average deviation (MB=2.85 mm/mm-1), high determination coefficient (R2=0.83) and consistency index (IOA=0.92). </w:t>
+        <w:t xml:space="preserve">  估算的蒸散发与 9 个通量塔的测量值相关性很好，均方根误差（RMSE=13.48 毫米/月-1）和平均偏差（MB=2.85 毫米/月-1）较低，判定系数（R2=0.83）和一致指数（IOA=0.92）较高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1982/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2500.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:13.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Evapotranspiration, Qinghai Tibet Plateau, MOD16-STM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散量, 青藏高原, MOD16-STM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1251,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1340,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1424,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1513,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,587 +1601,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MA Yaoming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马耀明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MA Yaoming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马耀明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MA Yaoming </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马耀明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA Yaoming. Long term variations of monthly terrestrial evapotranspiration over the Tibetan Plateau(1982-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00020.</w:t>
+        <w:t xml:space="preserve">马耀明. 青藏高原月度陆地蒸散量的长期变化（1982-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yuan L, Chen X, Ma Y, Han C, Wang B, Ma W. Long-term monthly 0.05° terrestrial evapotranspiration dataset (1982–2018) for the Tibetan Plateau[J]. Earth Syst. Sci. Data, 2024-02-06, 16, (2): 775-801. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-775-2024.</w:t>
+        <w:t xml:space="preserve">Yuan L, Chen X, Ma Y, Han C, Wang B, Ma W. Long-term monthly 0.05° terrestrial evapotranspiration dataset (1982–2018) for the Tibetan Plateau[J/OL]. Earth Syst. Sci. Data, 2024-02-06, 16(2): 775-801. DOI: 10.5194/essd-16-775-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>