--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00020</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.00020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2293,51 +2293,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马耀明. 青藏高原月度陆地蒸散量的长期变化（1982-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00020.</w:t>
+        <w:t xml:space="preserve">马耀明. 青藏高原月度陆地蒸散量的长期变化（1982-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.00020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>