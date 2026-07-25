--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -21,50 +21,130 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7686.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7686.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -1604,51 +1684,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7686.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>