--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冻融环境下多因素作用砂岩力学参数演化数据集（2024.7）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.db7686.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.db7686.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7686.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7686.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  高寒地区露天煤矿因昼夜及季节性温差显著，且季节性降雨频繁，导致砂岩边坡频繁经历冻融循环作用。反复作用会引发砂岩内部孔隙扩展、裂隙萌生及力学性能劣化，直接威胁边坡稳定性。然而，现有研究对多因素（含水饱和度、冻融温差、循环次数）耦合作用下砂岩力学特性的演化规律及定量表征模型尚未明确，难以支撑高寒矿区边坡安全防控的理论需求。   揭示了含水饱和度、冻融温差、冻融循环次数对砂岩抗压强度、弹性模量、峰值应变等关键力学参数的定量影响，明确各参数随多因素变化的趋势规律等。基于量纲分析原理，整合单因素影响规律，建立多因素耦合作用下含水砂岩抗压强度及弹性模量的力学表征模型</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Experimental equipment:   (1) Temperature control system   Composition: Minimum temperature of cryogenic system-40℃   Temperature measurement accuracy ±0.5℃ Temperature resolution 0.1℃ programmed temperature control   (2) Axial stress loading system   Composition: test host (maximum load of 1000 kN), constant pressure servo pump station, servo control system, chuck   Parameters: Force measurement range: 0-1000 kN (accuracy ≤0.1% FS)   Loading mode: displacement control (0.02 mm/s) or stress control   Function: Record the stress-strain curve throughout the process to obtain parameters such as uniaxial compressive strength and elastic modulus   (3) Three-dimensional full-field strain measurement system (XTDIC)   Principle: Digital image correlation (DIC)+ binocular stereo vision   Accuracy: Displacement measurement accuracy: 0.01 pixels; Strain measurement range: 0.01%-1000%   The axial stress loading system simulates the mechanical loading process, and the three-dimensional full-field strain measurement system measures the stress-strain process of the specimen   2. The data was preprocessed and parameters such as peak strain and elastic modulus were calculated.</w:t>
+        <w:t xml:space="preserve">  1.实验设备：   （1）温度控制系统   组成：低温系统最低温度-40℃   测温精度±0.5℃ 温度分辨率0.1℃ 程序控温   （2）轴向应力加载系统   组成：试验主机（1000 kN最大载荷）、恒压伺服泵站、伺服控制系统、夹头   参数：测力范围：0-1000 kN（精度≤0.1% FS）   加载模式：位移控制（0.02 mm/s）或应力控制   功能：全程记录应力-应变曲线，获取单轴抗压强度、弹性模量等参数   （3） 三维全场应变测量系统（XTDIC）   原理：数字图像相关法（DIC）+双目立体视觉   精度：位移测量精度：0.01像素；应变测量范围：0.01%–1000%   轴向应力加载系统模拟力学加载过程，三维全场应变测量系统测量试样的应力应变过程   2.数据经过预处理，计算出了峰值应变及弹性模量等参数</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Preparation for starting up: Ensure that the power supply of the freeze-thaw uniaxial compression experimental system is turned on normally, and confirm that the power supply connection is stable,   In addition, turn on the servo pump station to ensure that it is working normally and can provide the required pressure control. After starting the servo pump station, turn on the servo control system and turn on the control monitoring system at the same time.   2. Sample installation: Clean the surfaces of both sides of the sandstone sample, and apply vaseline to the upper and lower ends of the sample to further reduce the friction between the sample and the indenter, prevent local stress concentration, and ensure that the sample is accurately placed on the indenter. Central position.   3. Loading parameters and loading records: Select axial displacement loading according to the "Code for Rock Testing of Hydropower and Water Conservancy Projects", and the loading rate is 0.02 mm/s. After the parameters are set, the testing machine automatically loads according to the loading program, starts acoustic emission and XTDIC system data collection simultaneously, prepares a speckle pattern on the surface of the sample, collects images of the loading process simultaneously, and calculates the three-dimensional displacement field and strain field through parallax. In order to ensure the time consistency of each system during the data collection process, the system will immediately stop data recording after the sample is destroyed and save the data collected during the experiment in a timely manner.   4. Sample unloading: After the axial load is completely removed, take out the damaged sample, and use nylon cable ties to tie and fix the sample for subsequent processing and storage. Finally, carefully clean the surface of the end of the laboratory machine to remove residual debris to avoid affecting the accuracy of subsequent experiments and the normal use of the equipment.   5. Repeat the experiment: Repeat steps (2) to (4) for subsequent experiments.   6. Raw data pretreatment   Raw data of stress-strain curves derived from testing machine (load-displacement converted to stress-strain)   Remove instrument disturbances in the initial stage (such as idle section at the front end of the curve, abnormal points at the end)   Unit conversion (e.g. force to stress, displacement to strain)   7. Extraction of mechanical parameters   Peak strength: Take the maximum stress value from the stress-strain curve   Peak strain: strain corresponding to peak strength   Elastic modulus: Take the fitting slope of the linear segment of the curve   8. Statistical processing of data   Average the indicators under different test pieces and different working conditions to obtain representative values   Abnormal value processing (e.g. eliminating data caused by equipment failures and abnormal specimen damage modes)   9. Model construction based on dimensional principle   Determine basic physical quantities (force, length, temperature, number of cycles)   Constructing dimensionless combination parameters   The experimental results were fitted to obtain a three-factor comprehensive mechanical characterization model</w:t>
+        <w:t xml:space="preserve">  1.开机准备：确保冻融单轴压缩实验系统电源正常打开，确认电源连接稳定，   此外打开伺服泵站，确保其工作正常，能够提供所需的压力控制。在启动伺服泵站后，打开伺服控制系统，同时打开控制监测系统。   2.试样安装：清洁砂岩试样两侧区域表面，在试样的上下两端涂抹凡士林，以进一步减小试样与压头之间的摩擦，防止应力局部集中，同时确保试样准确放置于压头的中央位置。   3.加载参数及加载记录：按照《水电水利工程岩石试验规程》选择轴位移加载，加载速率为 0.02 mm/s。参数设置完毕，试验机自动按照加载程序进行加载，同步开始声发射及 XTDIC 系统数据采集，试样表面制备散斑图案，同步采集加载过程图像，通过视差计算三维位移场与应变场。为了确保各系统在数据采集过程中时间一致性，在试样破坏后，系统会立即停止数据记录，并及时保存实验过程中所收集的数据。   4.试样卸载：待轴向荷载完全卸除掉，取出破坏试样，并使用尼龙扎带将试样捆扎固定，以便于后续的处理和保存。最后，仔细清理实验机端头表面，去除残留的碎屑，以避免影响后续实验的准确性和设备的正常使用。   5.重复实验：重复步骤（2）到（4），进行后续试验。   6.原始数据预处理   从试验机导出的 应力-应变曲线原始数据（载荷-位移转换为应力-应变）   去除初始阶段仪器扰动（如曲线前端的空载段、端部异常点）   单位换算（如力转为应力，位移转为应变）   7.力学参数提取   峰值强度：取应力–应变曲线的最大应力值   峰值应变：对应峰值强度时的应变   弹性模量：取曲线线性段拟合斜率   8.数据统计处理   对不同试件、不同工况下的指标进行平均，得到代表值   异常值处理（例如剔除设备故障、试样破坏模式异常导致的数据）   9.基于量纲原理的模型构建   确定基本物理量（力、长度、温度、循环次数）   构建无量纲组合参数   用实验结果进行拟合，得到三因素综合力学表征模型</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Temperature resolution of the test chamber is 0.1℃, and force control is 0-1000 kN (accuracy ≤0.1% FS)   Parallel tests were conducted for each working condition, and the stress-strain calculation formula was uniformly used </w:t>
+        <w:t xml:space="preserve">  试验箱温度分辨率0.1℃，力控为0-1000 kN（精度≤0.1% FS）   每个工况都做了平行试验，统一采用应力-应变计算公式</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/07/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/07/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Muli Coalfield Pit No. 4 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">木里煤田四号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:word，JPG</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word，JPG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Keywords alpine Kuangqu, freeze-thaw action, physical and mechanical characteristics, sandstone slope</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区, 冻融作用, 物理力学特性, 砂岩边坡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pit 4 in Muli Coalfield,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,  木里煤田四号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13259922729</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13259922729</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:xupy@xust.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xupy@xust.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:xu pei yun,  zhang xiao long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘,  张晓龙 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:zhang xiao long </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张晓龙  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:xu pei yun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐培耘</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302601</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302601</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Integration of Technologies for Monitoring Spatiotemporal Changes in the Hydrological Ecology of Permafrost in High-Altitude Mining Areas and Data Fusion</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土水文生态时空变化监测和数据融合技术集成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu pei yun, zhang xiao long. Evolution data set of sandstone mechanical parameters under the action of multiple factors in freeze-thaw environment (2024.7). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7686.2026.</w:t>
+        <w:t xml:space="preserve">徐培耘,张晓龙. 冻融环境下多因素作用砂岩力学参数演化数据集（2024.7）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7686.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>