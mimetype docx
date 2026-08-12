--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Russian statistical yearbook data 2001-2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001-2004年俄罗斯统计年鉴数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3169.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Russian statistical yearbook data 2001-2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1397</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3169.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1397</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"2001-2004 Russian statistical yearbook data": mainly from 2002, 2003, 2004 and 2005 Russian Statistical Yearbook published by the State Statistical Commission of the Russian Federation. Some indicators have data information before 2000. Economic indicators include 25 categories, including the composition of state institutions, natural resources, population, people's living standards, education, health, industry, agriculture, construction industry, transportation and communication, finance, business and trade, and the comparison of population, national production indicators, industrial production indicators and international level. The following includes a number of statistical tables, which are compiled in Russian. The first part of each chapter has been reviewed The Chinese translation of the title of Yan and all tables has been carried out. It provides useful statistical data for science and technology, industrial and agricultural development, geography, astronomy, mineral resources and other industries. </w:t>
+        <w:t xml:space="preserve">“2001-2004年俄罗斯统计年鉴数据”：主要由2002年、2003年、2004年和2005年俄罗斯联邦国家统计委员会出版的俄罗斯统计年鉴中记载的数据为主，部分指标有2000年以前的数据信息。经济指标包括国家机构组成、自然资源、人口、人民生活水平、教育、卫生、工业、农业、建筑业、交通运输与通讯、财政、商业贸易、以及人口、国民生产指标、工业生产指标与国际水平的比较等25个大类，其下包含若干统计表，以俄语文字编写，已对每章的前言和所有表格的标题进行了中文翻译。为科技技术、工农业发展、地理天文、矿产资源等行业提供有用的统计数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Russia Statistical Yearbook 2002 (Russian version), Russia Statistical Yearbook 2003 (Russian version), Russia Statistical Yearbook 2004 (Russian version), Russia Statistical Yearbook 2005 (Russian version) published by the State Statistical Commission of the Russian Federation. The original data obtained by the document information center of Xinjiang Institute of ecology and geography, Chinese Academy of Sciences is in electronic word format.</w:t>
+        <w:t xml:space="preserve">俄罗斯联邦国家统计委员会出版的《2002年度俄罗斯统计年鉴》（俄文版）、《2003年度俄罗斯统计年鉴》（俄文版）、《2004年度俄罗斯统计年鉴》（俄文版）、《2005年度俄罗斯统计年鉴》（俄文版）。中国科学院新疆生态与地理研究所文献信息中心获取的原始数据是电子版word文档格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data is in the format of electronic word document, and the data of each year is stored in chapters. The processor first translates the foreword of each chapter and the title of each table in Chinese, and then rearranges and merges them into PDF document format. The data of each year is stored in one file, which is stored separately according to the publishing year.</w:t>
+        <w:t xml:space="preserve">原始数据为电子版word文档格式，并且每一年度数据是分章节存放，处理人员先对每章的前言部分和每个表格标题进行中文翻译，然后重新排版合并生成PDF文档格式，每个年代的数据存为1个文件，按照出版年代分开存放。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is produced by the document information center of Xinjiang Institute of ecology and geography, Chinese Academy of Sciences. It is a high-definition photocopy and professional translation of the original documents, which ensures the authenticity and integrity of the original documents. </w:t>
+        <w:t xml:space="preserve">本数据由中国科学院新疆生态与地理研究所文献信息中心负责制作，是对原版文件进行的高清晰度影印翻拍、专业翻译，保证了原版文件的真实性和完整性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Russia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俄罗斯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:132.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">132.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文本文件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Russia, Statistics, Social Economy</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俄罗斯, 统计数据, 社会经济</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Russia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俄罗斯 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 82.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-168.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wu Miao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴淼 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , Wu Miao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 吴淼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Miao. Russian statistical yearbook data 2001-2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1397.</w:t>
+        <w:t xml:space="preserve">吴淼. 2001-2004年俄罗斯统计年鉴数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1397.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>