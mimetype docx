--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primary Road Network Dataset of Shulehe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">疏勒河流域道路分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3679.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Primary Road Network Dataset of Shulehe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.327</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3679.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.327</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the road distribution data set of Shule River Basin, including the main spatial distribution and attribute data of National Road, rural road, large lane, county road, small road and provincial road in Subei Mongolia Autonomous Region, Guazhou City, Dunhuang City, Yumen City, Aksai Kazak and Subei Mongolia Autonomous Region. The attribute fields are code and name </w:t>
+        <w:t xml:space="preserve">数据为疏勒河流域道路分布数据集，包括疏勒河流域内肃北蒙古自治区、瓜州市、敦煌市、玉门市、阿克塞哈萨克族、肃北蒙古族自治区中的国道、乡村道、大车道、县乡道、小路、省道主要的空间分布及属性数据，属性字段：code（道路编码）、Name(道路分级）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution of roads in Shule River Basin</w:t>
+        <w:t xml:space="preserve">疏勒河流域道路分布</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Vectorization</w:t>
+        <w:t xml:space="preserve">数字矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Shule River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">疏勒河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2500.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Basic data, Highway, Road</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础数据, 公路, 道路</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shule River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">疏勒河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Kang Jianfang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">康建芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Primary Road Network Dataset of Shulehe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.327.</w:t>
+        <w:t xml:space="preserve">吴立宗. 疏勒河流域道路分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.327.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>