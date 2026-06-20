--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global high-resolution soil erodibility dataset based on dust model</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">沙尘模式的全球高分辨率土壤侵蚀因子数据集（2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.idm.db6969.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global high-resolution soil erodibility dataset based on dust model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IDM.DB6969.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.idm.db6969.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IDM.DB6969.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The wind erosion factor is a key parameter in determining the area of sand formation and the amount of sand and dust emissions in sandstorm patterns. However, the wind erosion data currently used in the model is usually assumed to be static, which fails to fully reflect the highly heterogeneous and dynamically changing characteristics of the dust source area, resulting in significant errors and uncertainties in the dust simulation results. To address this issue, we propose a new method that integrates multi-source data such as soil moisture, vegetation cover, soil texture, and land use to construct a physical process based wind erosion dataset. This dataset covers the whole world with a resolution of 1 kilometer, which can more finely depict the spatial characteristics of dust source areas. The results of sand and dust simulation based on WRF Chem show that the new dataset significantly improves the overall performance of sand and dust process simulation. The root mean square error (RMSE) of PM10 simulated using the new erosive data decreased by 32.4%, and the correlation coefficient (R) increased by 82.4% compared to the default data. In addition, the spatial distribution of simulated dust aerosol optical thickness (AOD) is closer to satellite AOD products. </w:t>
+        <w:t xml:space="preserve">风蚀因子是沙尘模式中决定起沙区域和沙尘排放量的关键参数。然而，当前模型所采用的风蚀性数据通常被假定为静态，未能充分体现沙尘源区高度异质且动态变化的特性，从而导致沙尘模拟结果存在显著误差与不确定性。为解决该问题，我们提出一种新方法，通过融合土壤湿度、植被覆盖、土壤质地及土地利用等多源数据，构建了一种基于物理过程的风蚀性数据集。该数据集以1公里分辨率覆盖全球，能够更加精细地刻画沙尘源区的空间特征。基于WRF-Chem的沙尘模拟结果表明，新数据集显著提高了沙尘过程模拟的整体性能，使用新侵蚀性数据模拟的PM10的均方根误差(RMSE)降低了32.4%，相关系数(R)相比于默认数据增加了82.4%。此外，模拟的沙尘气溶胶光学厚度(AOD)的空间分布更接近卫星AOD产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data format: Binary file (WRF Chem static data) Data size: 7.3GB, compressed 89MB Spatial resolution: 1km (0.01 °) Coverage: Global (-180 ° -180 °, -90 ° -90 °) Data time: 2022</w:t>
+        <w:t xml:space="preserve">数据格式：二进制文件（WRF-Chem静态数据） 数据大小：7.3GB ，压缩后89MB 空间分辨率：1km(0.01°) 覆盖范围：全球（-180° - 180°，-90° - 90°） 数据时间：2022年</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data adopts the 2022 Global Land Classification Data (GLC2022, lu), MODIS Vegetation Coverage (fvc), SMAP Soil Moisture (sm), and SoilGrids Soil Texture Data (sand to soil ratio psanbd), and is uniformly resampled to a spatial resolution of 1000 m (0.01 °). After our proposed algorithm: EROD=lu * (1-fvc) * psand * e ^ - min (0.1, sm), it is calculated and finally converted into binary static data that can be used in WRF Chem and other modes. The data covers the entire world with a resolution of 1km (0.01 °).</w:t>
+        <w:t xml:space="preserve">该数据采用2022年的全球地表分类数据（GLC2022,lu）、MODIS植被覆盖度（fvc）、SMAP土壤湿度(sm)及SoilGrids土壤质地数据(沙土比例psanbd)，统一重采样至1000 m（0.01°）空间分辨率。经过我们提出的算法：EROD=lu(1-fvc)psand*e^-min(0.1,sm)计算得到，最后转换为WRF-Chem等模式可用的二进制静态数据。数据范围覆盖全球，分辨率1km(0.01°)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">type = continuous signed = yes projection = regular_ll dx = 0.01 dy = 0.01 known_x = 1.0 known_y = 1.0 known_lat = -90 known_lon = -180 wordsize = 4 scale_factor = 0.001 missing_value = -9999 tile_x = 36000 tile_y = 18000 tile_z = 3 units = "fraction" description = "EROD" endian = little </w:t>
+        <w:t xml:space="preserve">type = continuous signed = yes projection = regular_ll dx = 0.01 dy = 0.01 known_x = 1.0 known_y = 1.0 known_lat = -90 known_lon = -180 wordsize = 4 scale_factor = 0.001 missing_value = -9999 tile_x = 36000 tile_y = 18000 tile_z = 3 units = "fraction" description = "EROD" endian = little</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Urumqi Desert Meteorological Institute of China Meteorological Administration </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:93.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil erodibility ; Dust model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤侵蚀因子；沙尘模式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,697 +1591,1043 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Huoqing,  WANG Chenghai   ,  LIU Zonghui,  WANG Minzhong,  MAI Maitiaili·maimaitiyiming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李火青,  王澄海,  刘宗会,  王敏仲,  买买提艾力·买买提依明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Huoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李火青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Huoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李火青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42275166</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42275166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Effects of subgrid topography of desert and parameterization and it's  impact on dust forecasting</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠次网格地形效应及参数化对沙尘预报的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022D01A367</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022D01A367</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠次网格地形效应参数化及对近地层风速预报效果的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2024TSYCCX0042</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024TSYCCX0042</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山英才— 复杂地形区近地层-对流层风场模拟差溯源及参数化方案改进研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023TSYCCX0075</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023TSYCCX0075</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山英才—沙漠起伏地形起沙参数化方案改进与数值模拟评估研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Huoqing, WANG Chenghai   , LIU Zonghui, WANG Minzhong, MAI Maitiaili·maimaitiyiming. Global high-resolution soil erodibility dataset based on dust model. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.IDM.DB6969.2025.</w:t>
+        <w:t xml:space="preserve">李火青,王澄海,刘宗会,王敏仲,买买提艾力·买买提依明. 沙尘模式的全球高分辨率土壤侵蚀因子数据集（2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.IDM.DB6969.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>