--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -2,757 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset of research and development process for the production process of 20 high-purity chiral rare earth organic complex reagents in 8 categories</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">8类20种高纯手性稀土有机配合物试剂生产工艺研发过程数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A dataset of research and development process for the production process of 20 high-purity chiral rare earth organic complex reagents in 8 categories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.gcxtsj.db7373.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.gcxtsj.db7373.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  给出了8类20种高纯手性稀土有机配合物的生产工艺研发过程报告。包括：   1 手性吡啶双咪唑啉类稀土配合物（5种）的小试和10克级合成   2 手性吡啶双噁唑啉类稀土配合物（4种）的小试和10克级合成   3 手性环己二胺Salen稀土配合物（2种）的小试和10克级合成   4 手性联萘二氧基磷酸稀土配合物（2种）的小试和10克级合成   5 手性苯基噁唑啉稀土配合物（2种）的小试和10克级合成   6 手性邻菲啰啉噁唑啉稀土配合物（1种）的小试和10克级合成   7 手性席夫碱类稀土配合物（2种）的小试和10克级合成   8 手性酚骨架的双脯氨酸酯稀土配合物（2种）的小试和10克级合成   满足科研领域对高端手性稀土试剂的制备需要，支撑稀土战略资源在科研试剂领域的高值化、多功能化应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource comes from the ten gram level synthesis research process of chiral rare earth organic complexes, and the relevant data was collected from the Synthesis Laboratory of Beijing University of Chemical Technology. Collect the feeding amount of reactants and the yield of products using a high-precision balance (accurate to 0.001 grams), and calculate the production rate. By strictly regulating the synthesis experiment process and verifying it multiple times with multiple people, the reliability of data collection is ensured. The structure and purity of the product were verified by methods such as nuclear magnetic resonance spectroscopy, elemental analysis, and chiral HPLC testing.</w:t>
+        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物的十克级合成研究过程，相关数据采集自北京化工大学合成实验室。通过高精度天平（精确到0.001克）采集反应物的投料量和产物的产量，并计算出产率。通过严格规范合成实验过程，并通过多人、多次验证，保障数据采集的可靠性。产物的结构和纯度通过核磁共振谱、元素分析、手性HPLC测试等方法验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource processing method is based on multiple organic synthesis processes and results. By providing a detailed description of the organic synthesis process operation, recording the data of the organic synthesis process in detail, and conducting multiple verification experiments, a production process document for high-purity chiral rare earth organic complexes has been compiled.</w:t>
+        <w:t xml:space="preserve">  本资源加工方法基于多次有机合成过程和结果。通过详细描述有机合成过程操作，详细记录有机合成过程的数据，并通过多次验证实验，整理出高纯手性稀土有机配合物的生产工艺文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This resource comes from the ten gram level synthesis research process of chiral rare earth organic complexes, and the relevant data was collected from the Synthesis Laboratory of Beijing University of Chemical Technology. Collect the feeding amount of reactants and the yield of products using a high-precision balance (accurate to 0.001 grams), and calculate the production rate. By strictly regulating the synthesis experiment process and verifying it multiple times with multiple people, the reliability of data collection is ensured. </w:t>
+        <w:t xml:space="preserve">  本资源来源于手性稀土有机配合物的十克级合成研究过程，相关数据采集自北京化工大学合成实验室。通过高精度天平（精确到0.001克）采集反应物的投料量和产物的产量，并计算出产率。通过严格规范合成实验过程，并通过多人、多次验证，保障数据采集的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/11/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/11/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:663.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">663.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.docx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.docx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:High purity chiral rare earth organic complexes, Research and development of production process documents, process report</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯手性稀土有机配合物, 生产工艺文件研发, 过程报告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -786,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -857,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -923,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -994,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1064,599 +1371,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:xu jia xi,  yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">许家喜,  杨占会 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yang zhan hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:yang zhan hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨占会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of High-Purity Rare Earth Reagents and Analytical Techniques </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯稀土试剂研制及分析技术开发 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0709803</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0709803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高纯手性稀土有机配合物试剂合成技术开发及应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xu jia xi, yang zhan hui. A dataset of research and development process for the production process of 20 high-purity chiral rare earth organic complex reagents in 8 categories. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">许家喜,杨占会. 8类20种高纯手性稀土有机配合物试剂生产工艺研发过程数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.gcxtsj.db7373.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>