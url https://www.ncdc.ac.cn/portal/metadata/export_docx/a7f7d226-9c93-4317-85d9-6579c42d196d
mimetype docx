--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">柴达木地区冰川分布图（2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2438.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2438.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2438.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2438.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the cloud free image data of Landsat in the historical period and the data of the first and second glaciers cataloguing, the vector data of glaciers in Qaidam Basin in 2015 were obtained by manual correction using visual interpretation. Through area statistics, the glacier area of the basin glaciers in various periods is obtained, and the distribution map of glaciers in 2015 is drawn by using the modified vector layer. This data set is mainly applied to the scientific research of Cryosphere. </w:t>
+        <w:t xml:space="preserve">  利用Landsat历史时期无云影像数据，在第一次冰川编目和第二次冰川编目数据基础上，利用目视解译的方法进行手动修正，分别得到2015年柴达木盆地冰川矢量数据。通过面积统计得到盆地冰川在各个时期的冰川面积并利用修正后的矢量图层绘制出2015年冰川的分布图。   本数据集主要应用于冰冻圈科学研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Landsat historical cloud free image data.</w:t>
+        <w:t xml:space="preserve">  Landsat历史时期无云影像数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   In envi software, the band ratio method is used and the threshold is set to obtain the binary image. The binary image is converted into a glacier boundary vector file, and the automatic extraction result is obtained. In ArcGIS software, the boundary is manually corrected by combining visual interpretation.</w:t>
+        <w:t xml:space="preserve">  在ENVI软件中利用波段比值法并设定阈值得到二值图像，将二值图转换为冰川边界矢量文件，得到自动提取结果，在ArcGIS软件中结合目视解译的方法手动修正边界。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   a. Accuracy of original data    Landsat5 TM sensor has a total of 7 bands, covering different wavelength ranges from infrared to visible light. The spatial resolution is 30m and 120m. The revisit period is 16 days and the scanning width is 185km.    (1) Data production process: Landsat 5 Collection1 products include level 1 accurate and topographic (l1tp) correction data, which have well characterized radiometric measurements and are mutually calibrated between different Landsat instruments. The geographical registration of the first layer scene is consistent and ≤ 12m radial root mean square error (RMSE) within the specified image image tolerance.    (2) Methods and standard specifications: radiometric correction and topographic correction   When processing the generated data, keep all the original data. </w:t>
+        <w:t xml:space="preserve">  原始资料数据精度：   Landsat5 TM传感器共有7个波段，覆盖了从红外到可见光的不同波长范围，空间分辨率30米和120米，重访周期16天，扫描幅宽185km。   (1)数据生产过程: Landsat5 collection1产品，包括1级精确和地形（L1TP）校正数据，这些数据具有良好表征的辐射测量，并在不同的Landsat仪器之间进行相互校准。第1层场景的地理配准是一致的，并且在规定的图像 - 图像容差内≤12米径向均方根误差（RMSE）。   (2)方法和标准规范:辐射校正、地形校正   在加工生成数据时，保留所有原始数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qaidam Basin, glacier distribution, Landsat</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地, 冰川分布, Landsat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴达木盆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱高峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SHI Menghan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石梦寒  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱高峰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">zhu gaofeng. Distribution map of glaciers in Qaidam region (2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2438.2022.</w:t>
+        <w:t xml:space="preserve">朱高峰. 柴达木地区冰川分布图（2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2438.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>