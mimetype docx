--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,798 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set on soil nutrient content under different treatments of soil from Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province and Jiangcang Kuangqu (2024)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">青海省木里矿区聚乎更7号井以及江仓矿区土壤不同处理下土壤养分含量数据集（2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data set on soil nutrient content under different treatments of soil from Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province and Jiangcang Kuangqu (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7666.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7666.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集来源于矿区土壤养分状况的检测，旨在评估不同处理条件下土壤理化性质的差异。数据集共包含 51 个连续编号的样品，并通过统一实验方法获取了有机质、全氮、全磷和全钾四项关键养分含量指标。结果反映了矿区土壤在不同处理条件下的养分水平及其差异性，为揭示矿区土壤改良效果和养分分布规律提供了系统性基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data in this dataset comes from sampling and testing of soil in mining areas under different processing conditions. The sampling points cover typical plots in the mining area, with a sample size of 51. These soil samples represent the differences in physical and chemical properties of the mining area soil under different treatment methods, covering undisturbed soil, treated soil under different remediation measures, and possible types of improved soil. After natural air drying, grinding, and sieving, the samples were subjected to nutrient content testing according to uniform standards. The testing focuses on key indicators of soil nutrient levels, including organic matter, total nitrogen, total phosphorus, and total potassium. The experimental methods are carried out in accordance with national or industry standards to ensure the scientific and comparable nature of the data. The data of each sample truly reflects the nutrient characteristics of the soil in the mining area under different treatment conditions, which can provide reliable support for soil fertility evaluation, ecological restoration effect monitoring, and agricultural utilization potential analysis in the mining area.</w:t>
+        <w:t xml:space="preserve">  本数据集的数据源于矿区土壤在不同处理条件下的采样与检测。采样点覆盖了矿区典型地块，样品数量为 51 个。这些土壤样品分别代表了矿区土壤在不同处理方式下的理化性质差异，涵盖了原状土壤、不同修复措施下的处理土壤及可能存在的改良土壤类型。样品经自然风干、研磨和过筛后，按照统一规范进行养分含量检测。检测内容集中在土壤养分水平的关键指标，包括有机质、全氮、全磷和全钾。实验方法均依据国家或行业标准完成，确保数据的科学性与可比性。各样品数据真实反映了矿区土壤在不同处理条件下的养分特征，可为矿区土壤肥力评价、生态修复效果监测及农业利用潜力分析提供可靠支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Organic matter: The potassium dichromate oxidation oil bath heating method (NY/T 1121.6-2006) is used, which can stably determine the content of oxidizable organic matter in soil.</w:t>
+        <w:t xml:space="preserve">  有机质：采用重铬酸钾氧化油浴加热法（NY/T 1121.6-2006），该方法能够稳定测定土壤中可氧化有机质含量。   全氮：依据《土壤全氮的测定》（NY/T 53-1987），使用 KDY9820 定氮仪完成消解与定量。   全磷：依据《氢氧化钠融熔法》（NY/T 88-1988），采用紫外分光光度计进行定量。   全钾：依据《氢氧化钠融熔法》（NY/T 87-1988），使用 M410 型火焰光度计检测。   实验与数据处理流程   样品接收与编号：所有样品按顺序编号，确保唯一性与可追溯性。   前处理：样品风干、研磨、过筛，保证样品均一性。   指标检测：按照国家与行业标准操作规程进行实验，保证结果的科学性。   结果记录与校核：检测结果统一录入并经审核，数据表格化保存。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset contains 51 consecutive numbered soil samples from mining areas, all of which have been tested through a unified experimental process, covering four key nutrient indicators: organic matter, total nitrogen, total phosphorus, and total potassium. There are no missing values or blank records, ensuring the integrity and usability of the data. The detection methods follow national or industry standards (such as potassium dichromate oxidation method, sodium hydroxide melting method, nitrogen determination method, etc.), and are completed with professional experimental instruments to ensure the scientific and consistent results. All samples undergo standardized pretreatment such as air drying, grinding, and sieving before testing to ensure representativeness and uniformity. The data is also verified and confirmed by the laboratory to avoid human recording or transcription errors. Overall, the samples cover typical types of soil in the mining area under different treatment conditions, which can better reflect the differences in nutrient levels and spatial variability characteristics, providing reliable support for soil fertility evaluation and remediation effect analysis. </w:t>
+        <w:t xml:space="preserve">  本数据集包含 51 个连续编号的矿区土壤样品，所有样品均经过统一的实验流程检测，涵盖有机质、全氮、全磷和全钾四项关键养分指标，无缺失值或空白记录，保证了数据的完整性和可用性。检测方法均遵循国家或行业标准（如重铬酸钾氧化法、氢氧化钠融熔法、 定氮法等），并配合专业实验仪器完成，确保结果的科学性与一致性。所有样品在检测前均经过风干、研磨和过筛等规范化预处理，保证了代表性与均一性，且数据经实验室审核确认，避免了人为记录或转录误差。整体上，样品覆盖了矿区土壤在不同处理条件下的典型类型，能够较好地反映养分水平的差异性和空间变异特征，为土壤肥力评价与修复效果分析提供了可靠支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/08/01-2024/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/08/01-2024/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:No. 7 Pit in Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:524.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">524.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil physical and chemical properties, Soil nutrient testing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤理化性质, 土壤养分检测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Tianjun County,  Qinghai Province,  No. 7 Pit of Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  青海省,  天峻县,  木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13997064591</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13997064591</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:sunxj@qhu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sunxj@qhu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:sun xin jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:sun xin jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:sun xin jian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙新建</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Permafrost-Hydrology Coupling in High-Altitude Mining Areas: Ecological Regulation Techniques and Integrated Demonstration</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土—水文耦合作用与生态调控术及集成示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">sun xin jian. Data set on soil nutrient content under different treatments of soil from Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province and Jiangcang Kuangqu (2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">孙新建. 青海省木里矿区聚乎更7号井以及江仓矿区土壤不同处理下土壤养分含量数据集（2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7666.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>