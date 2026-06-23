--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff and sediment in yanwachuan basin in Loess Plateau Gully Region from 1991 to 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1991-2000年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0005.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff and sediment in yanwachuan basin in Loess Plateau Gully Region from 1991 to 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.76</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0005.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.76</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为1991-2000年砚瓦川流域径流站径流泥沙观测数据，径流站的试验观测断面为大型抛物线型量水堰，观测方式为人工观测。主要包括砚瓦川流域逐日平均流量数据、逐日平均含沙量数据、逐日平均输沙率数据、洪水水文要素摘录数据、逐次洪水测验成果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">人工定时观测，非汛期基流采用2段制，即8时、20时各观测一次；汛期基流采用4段制，即2时、8时、14时、20时各观测一次，汛期时段6～9月。 （1）水位观测：在抛物线量水堰上部左侧设侧壁式水尺组观测水尺编号、水尺读数。汛期、非汛期基流定时观测，洪水期或者水位变化急剧期，在读取控制起涨、峰顶、落平和其它水位涨落重要转折点水位的前提下，大致按水位变化均匀布设测次，峰顶附近不少于3次，一般单峰不少于11次，落平后30min到1.0h观测一次，要求能测得各次峰、谷和完整的水位变化过程。（2）泥沙观测：采用水边一点法取沙。洪水期取沙次数以能控制住含沙量变化过程为原则，水沙峰不一致或含沙量变化剧烈时，测次需适当增加。水样处理全部采用置换法处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">（1）流量计算：用观测水位推算流量，计算公式为Q=20.89H²，Q:流量，单位：m³/s;H:水位，单位：m。（2）含沙量计算：用公式p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位：g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1991/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:980.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:500.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:average sediment transport rate, Erosion modulus, runoff modulus, runoff depth, average flow, average sand content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均输沙率, 侵蚀模数, 径流模数, 径流深, 平均流量, 平均含沙量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文测量 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Ning County,  Ningwachuan,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  宁县,  砚瓦川,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Observation data set of runoff and sediment in yanwachuan basin in Loess Plateau Gully Region from 1991 to 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.76.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 1991-2000年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.76.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>