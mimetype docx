--- v0 (2026-05-11)
+++ v1 (2026-08-10)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海河流域多尺度地表通量与气象要素观测数据集：大兴站-大孔径闪烁仪(2008-2010年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Daxing site-large aperture scin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Daxing site-large aperture scin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3836.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3836.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.423</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包含了2008年1月1日至2010年12月31日的大孔径闪烁仪通量观测数据。站点位于北京市大兴区魏善庄，下垫面是玉米/小麦、瓜果。观测点的经纬度是116.4271E, 39.6213N，海拔20m。 大孔径闪烁仪发布的数据包括：日期/时间Date/Time，空气折射指数结构参数Cn2 （m-2/3），感热通量H_LAS （W/m2） 观测试验或站点信息请参考 Jia et al,(2012),数据处理请参考Liu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set includes the flux observation data of large aperture scintillator from January 1, 2008 to December 31, 2010. The site is located in Weishanzhuang, Daxing District, Beijing. The underlying surface is corn / wheat, melon and fruit. The longitude and latitude of the observation point are 116.4271e, 39.6213n and 20m above sea level. The data released by the large aperture scintillator include: date / time, air refractive index structure parameter cn2 (m-2 / 3), sensible heat flux h_las (w / m2) For observation test or station information, please refer to Jia et al. (2012), and for data processing, please refer to Liu et al. (2013). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大孔径闪烁仪的采集频率为1Hz，有效高度为29.6m，光径长度是2480m，发射端经纬度是116.4271E, 39.6213N，接收端的经纬度是116.4369E，39.6422N。大孔径闪烁仪发布的数据为经过处理与质量控制后的30min平均数据</w:t>
+        <w:t xml:space="preserve">The acquisition frequency of the large aperture scintillator is 1Hz, the effective height is 29.6m, the optical path length is 2480m, the longitude and latitude of the transmitting end are 116.4271e, 39.6213n, and the longitude and latitude of the receiving end are 116.4369e, 39.6422n. The data released by the large aperture scintillator is the 30min average data after processing and quality control</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">其中感热通量主要是结合自动气象站数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到</w:t>
+        <w:t xml:space="preserve">Among them, the sensible heat flux is mainly obtained through iterative calculation based on the Monin obkhov similarity theory and the data of the automatic weather station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据；（2）剔除解调信号强度较弱的数据；（3）剔除降水时刻及其前后一小时的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。</w:t>
+        <w:t xml:space="preserve">The main quality control steps include: (1) removing the data when cn2 reaches saturation; (2) removing the data with weak demodulation signal intensity; (3) removing the data at precipitation time and one hour before and after precipitation; (4) removing the data with weak turbulence under stable conditions (U * less than 0.1m/s). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市大兴区海河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">感热通量, 大孔径闪烁仪</w:t>
+        <w:t xml:space="preserve">Theme:Sensible heat flux, Large aperture scintillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2010</w:t>
+        <w:t xml:space="preserve">Time:2008 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市,  海河流域,  大兴区 </w:t>
+        <w:t xml:space="preserve">Place:Beijing,  Haihe River Basin,  Daxing District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星   </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐自为  </w:t>
+        <w:t xml:space="preserve">author:Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,徐自为. 海河流域多尺度地表通量与气象要素观测数据集：大兴站-大孔径闪烁仪(2008-2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.423.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, Xu ziwei. Multi-scale surface flux and meteorological elements observation dataset in the Hai River Basin (Daxing site-large aperture scin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.423.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">