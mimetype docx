--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">开放获取</w:t>
+        <w:t xml:space="preserve">登录获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -568,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1986/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">1980/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1164,51 +1164,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2478,50 +2478,122 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">张飞民,毕凯轩,陈星,杨方,杨毅,王澄海,赵子健,马志远. 面向新型电力系统的中国区域逐日25公里分辨率气象要素与高影响天气事件数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6972.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zhang F, Bi K, Chen X, Yang Y, Yang F, Wang C. A 25\,km daily gridded dataset of meteorological variables and high-impact weather events for new-type power systems in China[J/OL]. Earth System Science Data, 2026, 18, (6): 3711-3728. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-3711-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>