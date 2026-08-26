--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">182.2 GiB</w:t>
+        <w:t xml:space="preserve">221.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2547,53 +2547,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang F, Bi K, Chen X, Yang Y, Yang F, Wang C. A 25\,km daily gridded dataset of meteorological variables and high-impact weather events for new-type power systems in China[J/OL]. Earth System Science Data, 2026, 18, (6): 3711-3728. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-3711-2026.</w:t>
+        <w:t xml:space="preserve">Zhang F, Bi K, Chen X, Yang Y, Yang F, Wang C. A 25\,km daily gridded dataset of meteorological variables and high-impact weather events for new-type power systems in China[J/OL]. Earth System Science Data, 2026, 18(6): 3711-3728. DOI: 10.5194/essd-18-3711-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>