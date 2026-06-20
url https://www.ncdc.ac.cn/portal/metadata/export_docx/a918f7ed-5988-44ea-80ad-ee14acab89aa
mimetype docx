--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃黄河流域1km土壤保持服务数据集（2001−2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.yriver.db4025.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.yriver.db4025.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB4025.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  甘肃黄河流域是一个发展问题和生态问题交织在一起的社会−经济−自然复合生态系统，其生态系统土壤保持服务是防止水土流失和推动高质量发展的重要保障。使用归一化植被指数、土地覆盖产品MCD12Q1、降水数据、数字高程模型数据和土壤数据库HWSD v1.1，运用修正的通用土壤流失方程RUSLE，计算得到了甘肃黄河流域的土壤保持服务数据集。该数据集，空间范围介于北纬33°6′29″～40°0′6″、东经97°23′38″～108°42′38″之间，时间跨度为2001−2015年，单位为t•hm-2•a-1，为制定措施以提升土壤保持服务提供了科学依据，也为评估生态安全和构建生态安全格局提供了重要的数据支撑。</w:t>
+        <w:t xml:space="preserve">The Gansu Yellow River Basin represents a complex socio-economic-natural ecosystem where developmental and ecological issues intertwine. The soil conservation service of its ecosystem serves as a crucial safeguard for preventing soil erosion and promoting high-quality development. Utilizing the Normalized Difference Vegetation Index (NDVI), the Land Cover product MCD12Q1, precipitation data, Digital Elevation Model (DEM) data, and the Harmonized World Soil Database (HWSD) v1.1, the Revised Universal Soil Loss Equation (RUSLE) was employed to calculate and obtain the soil conservation service dataset for the Gansu Yellow River Basin. This dataset spans a spatial range between 33°6′29″ North latitude and 40°0′6″ North latitude, and 97°23′38″ East longitude and 108°42′38″ East longitude, with a temporal span from 2001 to 2015. The unit of measurement is t•hm-2•a-1. It provides a scientific basis for formulating measures to enhance soil conservation services and offers important data support for assessing ecological security and constructing ecological security patterns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  归一化植被指数NDVI（来源于资源环境科学数据注册与出版系统http://www.resdc.cn/DOI, DOI: 10.12078/2018060601），土地覆盖产品MCD12Q1（来源于美国国家航空航天局网站，使用植被功能型分类方案的土地覆被数据）、降水数据（来源于国家青藏高原科学数据中心），数字高程模型DEM数据（来源于中国科学院资源环境科学与数据中心）和世界土壤数据库HWSD v1.1（来源于国家冰川冻土沙漠科学数据中心）。</w:t>
+        <w:t xml:space="preserve"> The Normalized Difference Vegetation Index (NDVI) is sourced from the Resource and Environmental Science Data Registration and Publishing System (http://www.resdc.cn/DOI, DOI: 10.12078/2018060601). The Land Cover product MCD12Q1, which utilizes a vegetation functional type classification scheme for land cover data, is obtained from the NASA website. Precipitation data is sourced from the National Tibetan Plateau Scientific Data Center. Digital Elevation Model (DEM) data is acquired from the Resource and Environment Science and Data Center of the Chinese Academy of Sciences. The Harmonized World Soil Database (HWSD) v1.1 is obtained from the National Cryosphere Desert Data Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用RUSLE方程的土壤保持服务评估模型（Zhang L W, Fu B J, Lü Y H, et al, 2015. Balancing multiple ecosystem services in conservation priority setting [J]. Landscape Ecology, 30(3): 535–546. DOI: https://doi.org/10.1007/s10980-014-0106-z.）计算土壤保持服务。</w:t>
+        <w:t xml:space="preserve"> The soil conservation service was calculated using the RUSLE-based soil conservation service evaluation model (Zhang L W, Fu B J, Lü Y H, et al, 2015. Balancing multiple ecosystem services in conservation priority setting [J]. Landscape Ecology, 30(3): 535–546. DOI: https://doi.org/10.1007/s10980-014-0106-z.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  遥感图像成像过程中，因受云量、雨雪等天气条件、卫星运行状态等的影响，遥感数据（NDVI、MCD12Q1）的部分像元值存在过大或过小等异常值，导致计算的土壤保持服务为负值，统一处理为0。研究区共涵盖193,462个像元，2001−2015年间土壤保持服务为负值的像元个数，其最大值为11个（2015年），最小值为0个（2002年），年均值为4.20个pixel•a-1，不超过1/100,000。</w:t>
+        <w:t xml:space="preserve"> During the remote sensing image imaging process, due to the influence of weather conditions such as cloud cover, rain, and snow, as well as satellite operating status, some pixel values in the remote sensing data (NDVI, MCD12Q1) exhibit abnormally large or small values. This results in negative values being calculated for soil conservation services, which are uniformly processed as 0. The study area covers a total of 193,462 pixels. From 2001 to 2015, the number of pixels with negative soil conservation services reached a maximum of 11 in 2015, a minimum of 0 in 2002, and an annual average of 4.20 pixels per year (pixel•a-1), which is less than 1/100,000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">126.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:126.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">归一化植被指数, 降水, 数字高程模型, 土壤数据库, 土壤流失方程RUSLE, 土壤保持服务</w:t>
+        <w:t xml:space="preserve">Theme:Normalized vegetation index, precipitation, digital elevation model, soil database, soil loss equation RUSLE, soil conservation services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,962 +1185,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:LI Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴成永 </w:t>
+        <w:t xml:space="preserve">contributors:WU Chengyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴成永  </w:t>
+        <w:t xml:space="preserve">author:WU Chengyong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Chengyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:22JR5R194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于生态服务视角的甘肃黄河流域生态风险评估及归因研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022QB−143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于生态系统服务与风险的甘肃黄河流域生态安全格局构建研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴成永. 甘肃黄河流域1km土壤保持服务数据集（2001−2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB4025.2023.</w:t>
+        <w:t xml:space="preserve">WU Chengyong. Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB4025.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">吴成永,曹广超,陈克龙,巴丁求英,刘宝康,王润科,石亚亚,鄂崇毅. 黄河上游地区土壤保持服务时空变化及归因[J]. 水土保持学报, 2022, 36: 143-150. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.13870/j.cnki.stbcxb.2022.04.019.</w:t>
       </w:r>