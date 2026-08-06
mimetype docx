--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -1817,51 +1817,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴成永,曹广超,陈克龙,巴丁求英,刘宝康,王润科,石亚亚,鄂崇毅. 黄河上游地区土壤保持服务时空变化及归因[J]. 水土保持学报, 2022, 36: 143-150. </w:t>
+        <w:t xml:space="preserve">吴成永 曹广超, 陈克龙,巴丁求英,刘宝康,王润科,石亚亚,鄂崇毅.. 黄河上游地区土壤保持服务时空变化及归因[]. 2022-2022.7, : 143-150. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.13870/j.cnki.stbcxb.2022.04.019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>