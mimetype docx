--- v2 (2026-08-06)
+++ v3 (2026-09-21)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃黄河流域1km土壤保持服务数据集（2001−2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.yriver.db4025.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB4025.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.yriver.db4025.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB4025.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Gansu Yellow River Basin represents a complex socio-economic-natural ecosystem where developmental and ecological issues intertwine. The soil conservation service of its ecosystem serves as a crucial safeguard for preventing soil erosion and promoting high-quality development. Utilizing the Normalized Difference Vegetation Index (NDVI), the Land Cover product MCD12Q1, precipitation data, Digital Elevation Model (DEM) data, and the Harmonized World Soil Database (HWSD) v1.1, the Revised Universal Soil Loss Equation (RUSLE) was employed to calculate and obtain the soil conservation service dataset for the Gansu Yellow River Basin. This dataset spans a spatial range between 33°6′29″ North latitude and 40°0′6″ North latitude, and 97°23′38″ East longitude and 108°42′38″ East longitude, with a temporal span from 2001 to 2015. The unit of measurement is t•hm-2•a-1. It provides a scientific basis for formulating measures to enhance soil conservation services and offers important data support for assessing ecological security and constructing ecological security patterns. </w:t>
+        <w:t xml:space="preserve">  甘肃黄河流域是一个发展问题和生态问题交织在一起的社会−经济−自然复合生态系统，其生态系统土壤保持服务是防止水土流失和推动高质量发展的重要保障。使用归一化植被指数、土地覆盖产品MCD12Q1、降水数据、数字高程模型数据和土壤数据库HWSD v1.1，运用修正的通用土壤流失方程RUSLE，计算得到了甘肃黄河流域的土壤保持服务数据集。该数据集，空间范围介于北纬33°6′29″～40°0′6″、东经97°23′38″～108°42′38″之间，时间跨度为2001−2015年，单位为t•hm-2•a-1，为制定措施以提升土壤保持服务提供了科学依据，也为评估生态安全和构建生态安全格局提供了重要的数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Normalized Difference Vegetation Index (NDVI) is sourced from the Resource and Environmental Science Data Registration and Publishing System (http://www.resdc.cn/DOI, DOI: 10.12078/2018060601). The Land Cover product MCD12Q1, which utilizes a vegetation functional type classification scheme for land cover data, is obtained from the NASA website. Precipitation data is sourced from the National Tibetan Plateau Scientific Data Center. Digital Elevation Model (DEM) data is acquired from the Resource and Environment Science and Data Center of the Chinese Academy of Sciences. The Harmonized World Soil Database (HWSD) v1.1 is obtained from the National Cryosphere Desert Data Center.</w:t>
+        <w:t xml:space="preserve">  归一化植被指数NDVI（来源于资源环境科学数据注册与出版系统http://www.resdc.cn/DOI, DOI: 10.12078/2018060601），土地覆盖产品MCD12Q1（来源于美国国家航空航天局网站，使用植被功能型分类方案的土地覆被数据）、降水数据（来源于国家青藏高原科学数据中心），数字高程模型DEM数据（来源于中国科学院资源环境科学与数据中心）和世界土壤数据库HWSD v1.1（来源于国家冰川冻土沙漠科学数据中心）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The soil conservation service was calculated using the RUSLE-based soil conservation service evaluation model (Zhang L W, Fu B J, Lü Y H, et al, 2015. Balancing multiple ecosystem services in conservation priority setting [J]. Landscape Ecology, 30(3): 535–546. DOI: https://doi.org/10.1007/s10980-014-0106-z.)</w:t>
+        <w:t xml:space="preserve">  采用RUSLE方程的土壤保持服务评估模型（Zhang L W, Fu B J, Lü Y H, et al, 2015. Balancing multiple ecosystem services in conservation priority setting [J]. Landscape Ecology, 30(3): 535–546. DOI: https://doi.org/10.1007/s10980-014-0106-z.）计算土壤保持服务。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the remote sensing image imaging process, due to the influence of weather conditions such as cloud cover, rain, and snow, as well as satellite operating status, some pixel values in the remote sensing data (NDVI, MCD12Q1) exhibit abnormally large or small values. This results in negative values being calculated for soil conservation services, which are uniformly processed as 0. The study area covers a total of 193,462 pixels. From 2001 to 2015, the number of pixels with negative soil conservation services reached a maximum of 11 in 2015, a minimum of 0 in 2002, and an annual average of 4.20 pixels per year (pixel•a-1), which is less than 1/100,000. </w:t>
+        <w:t xml:space="preserve">  遥感图像成像过程中，因受云量、雨雪等天气条件、卫星运行状态等的影响，遥感数据（NDVI、MCD12Q1）的部分像元值存在过大或过小等异常值，导致计算的土壤保持服务为负值，统一处理为0。研究区共涵盖193,462个像元，2001−2015年间土壤保持服务为负值的像元个数，其最大值为11个（2015年），最小值为0个（2002年），年均值为4.20个pixel•a-1，不超过1/100,000。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:126.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Normalized vegetation index, precipitation, digital elevation model, soil database, soil loss equation RUSLE, soil conservation services</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">归一化植被指数, 降水, 数字高程模型, 土壤数据库, 土壤流失方程RUSLE, 土壤保持服务</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,685 +1533,984 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Chengyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴成永 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Chengyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴成永  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Chengyong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴成永</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:22JR5R194</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22JR5R194</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基于生态服务视角的甘肃黄河流域生态风险评估及归因研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022QB−143</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022QB−143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基于生态系统服务与风险的甘肃黄河流域生态安全格局构建研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Chengyong. Gansu Yellow River Basin 1km Soil Conservation Service Dataset (2001-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB4025.2023.</w:t>
+        <w:t xml:space="preserve">吴成永. 甘肃黄河流域1km土壤保持服务数据集（2001−2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB4025.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴成永 曹广超, 陈克龙,巴丁求英,刘宝康,王润科,石亚亚,鄂崇毅.. 黄河上游地区土壤保持服务时空变化及归因[]. 2022-2022.7, : 143-150. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.13870/j.cnki.stbcxb.2022.04.019.</w:t>
+        <w:t xml:space="preserve">吴成永 曹广超,陈克龙,巴丁求英,刘宝康,王润科,石亚亚,鄂崇毅.. 黄河上游地区土壤保持服务时空变化及归因[DS/OL]. 2022-2022.7, 水土保持学报, : 143-150. DOI: 10.13870/j.cnki.stbcxb.2022.04.019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>