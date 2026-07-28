--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on the Distribution of Extremely Intense Water Erosion in Provinces and Cities along the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域省市极强度水蚀分布数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0047.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on the Distribution of Extremely Intense Water Erosion in Provinces and Cities along the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db2488.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0047.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db2488.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. This dataset includes data on water and soil loss, water erosion, and wind erosion for some cities and counties in the Yellow River Basin area. 2. Dataset Name: Available Data Accurate to the City Level.xlsx. 3. Attribute Descriptions: (1) Serial Number: Erosion Type (2) Province: Provincial areas through which the Yellow River flows (3) City: Municipal areas through which the Yellow River flows (4) County: County-level areas through which the Yellow River flows (5) Attribute: Degree of Water and Soil Loss (6) Data Unit: km2. 4. Three categories of monitoring indicators: Province, Total Area of Water Erosion, Area of Intense Erosion, and Proportion of Intense Erosion. </w:t>
+        <w:t xml:space="preserve">  1.本数据集收录了黄河流域地区部分市县的水土流失、水力侵蚀和风力侵蚀数据。   2.数据集命名：可找到的精确到市级数据.xlsx。   3.属性说明：（1）序号：侵蚀类型（2）省：黄河流域流经省级地区（3）市：黄河流域流经市级地区（4）县：黄河流域流经区县级地区（5）属性：水土流失程度（6）数据单位km2。   4.三类监测指标：省份、水力侵蚀总面积、强烈面积、强烈占比。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The main data source is the Soil and Water Conservation Bulletins from 2015 to 2019.</w:t>
+        <w:t xml:space="preserve">  主要数据来源于2015-2019年水土保持公报。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Relevant data was manually collected and compiled into tabular form based on the Soil and Water Conservation Bulletins from 2015 to 2019.</w:t>
+        <w:t xml:space="preserve">  通过2015-2019年水土保持公报，人工采集相关数据成表格形式信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and aggregation, strict measures for data quality control are implemented, ensuring a robust data preparation process and methodologies for assessing data quality. </w:t>
+        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:19.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water erosion, strong area, strong proportion</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水力侵蚀, 强烈面积, 强烈占比</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrogeography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 57.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on the Distribution of Extremely Intense Water Erosion in Provinces and Cities along the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db2488.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域省市极强度水蚀分布数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db2488.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>