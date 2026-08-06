--- v0 (2026-05-31)
+++ v1 (2026-08-06)
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data comes from the harmonized world soil database version 1.1 (hwsd) built by FAO and IIASA. The data source in China is 1:1 million soil data provided by Nanjing Soil Institute of the second national land survey. The data can provide input parameters for modelers, and the agricultural perspective can be used to study ecological agriculture zoning, food security and climate change. Data format: grid grid format, projection as WGS84. The main soil classification system is fao-90. The main fields of soil attribute table include: Su Yu sym90 (soil name in FAO 90 soil classification system) Su Yu sym85 (fao85 classification) T_texture (top soil texture) DRAINAGE(19.5); Ref? Depth (reference depth of soil) AWC_CLASS(19.5); Awc_class (soil available water content) Phase1: real (soil phase) Phase2: string (soil phase) Roads: string (depth classification of obstacles to the bottom of soil) SWR: string (soil moisture content characteristics) Add_prop: real (specific soil types in the soil unit related to agricultural use) T_gravel: real (volume percentage of crushed stone) T_sand: real (sand content) T_silt: real (silt content) T_clay: real (clay content) T? USDA? Tex: real (USDA soil texture classification) T? Ref? Bulk: real T_oc: real (organic carbon content) T? PH? H2O: real T ﹣ CEC ﹣ clay: real T? CEC? Soil: real T_bs: real (basic saturation) T_teb: real (exchangeable base) T_caco3: real (carbonate or lime content) T_caso4: real (sulfate content) T_esp: real (exchangeable sodium salt) T_ece: real. The attribute field beginning with t_represents the upper soil attribute (0-30cm), and the attribute field beginning with s_represents the lower soil attribute (30-100cm). Please refer to the description document &lt; EM &gt;. PDF and database &lt; / EM &gt;. MDB under the folder for the meaning of specific attribute values. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>