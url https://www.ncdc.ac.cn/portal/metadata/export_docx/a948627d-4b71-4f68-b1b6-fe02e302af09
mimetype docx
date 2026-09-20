--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chinese soil dataset based on the World Soil Database (HWSD) (v1.1)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于世界土壤数据库（HWSD）的中国土壤数据集(v1.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3647.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Chinese soil dataset based on the World Soil Database (HWSD) (v1.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.585</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3647.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.585</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据来源于联合国粮农组织（FAO）和维也纳国际应用系统研究所(IIASA)所构建的世界土壤数据库(Harmonized World Soil Database version 1.1 )(HWSD). 中国境内数据源为第二次全国土地调查南京土壤所所提供的1：100万土壤数据。 该数据可为建模者提供模型输入参数,农业角度可用来研究生态农业分区,粮食安全和气候变化等。数据格式:grid栅格格式，投影为WGS84。采用的土壤分类系统主要为FAO-90。 土壤属性表主要字段包括: SU_SYM90（FAO90土壤分类系统中土壤名称)； SU_SYM85(FAO85分类); T_TEXTURE(顶层土壤质地); DRAINAGE(19.5); REF_DEPTH(土壤参考深度); AWC_CLASS(19.5); AWC_CLASS(土壤有效水含量); PHASE1: Real (土壤相位); PHASE2: String (土壤相位)； ROOTS: String (到土壤底部存在障碍的深度分类)； SWR: String (土壤含水量特征)； ADD_PROP: Real (土壤单元中与农业用途有关的特定土壤类型)； T_GRAVEL: Real (碎石体积百分比)； T_SAND: Real (沙含量)； T_SILT: Real (淤泥含量)； T_CLAY: Real (粘土含量)； T_USDA_TEX: Real (USDA土壤质地分类)； T_REF_BULK: Real (土壤容重)； T_OC: Real (有机碳含量)； T_PH_H2O: Real (酸碱度) T_CEC_CLAY: Real (粘性层土壤的阳离子交换能力)； T_CEC_SOIL: Real (土壤的阳离子交换能力) T_BS: Real (基本饱和度)； T_TEB: Real (交换性盐基)； T_CACO3: Real (碳酸盐或石灰含量) T_CASO4: Real (硫酸盐含量)； T_ESP: Real (可交换钠盐)； T_ECE: Real (电导率)。 其中以T_开头属性字段表示上层土壤属性（0-30cm），以S_开头属性字段表示下层土壤属性（30-100cm）。 具体属性值代表何意义请参考文件夹下说明文档.pdf及数据库.mdb。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data comes from the world soil database version 1.1 (hwsd) constructed by FAO and IIASA. The data source in China is 1:1 million soil data provided by Nanjing Soil Institute of the second national land survey.</w:t>
+        <w:t xml:space="preserve">数据来源于联合国粮农组织（FAO）和维也纳国际应用系统研究所(IIASA)所构建的世界土壤数据库(Harmonized World Soil Database version 1.1 )(HWSD). 中国境内数据源为第二次全国土地调查南京土壤所所提供的1：100万土壤数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main soil classification system used is fao-90</w:t>
+        <w:t xml:space="preserve">采用的土壤分类系统主要为FAO-90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:15.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:ENVI Image</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENVI Image</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Crushed stone volume, HWSD, soil texture, Soil, soil moisture content, organic carbon content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">碎石体积, HWSD, 土壤质地, 土壤, 土壤含水量, 有机碳含量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 17.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,585 +1477,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:National Cryosphere Desert Data Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Lu lin,  Liu chao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢玲,  刘超 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Lu lin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢玲</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu lin, Liu chao. Chinese soil dataset based on the World Soil Database (HWSD) (v1.1). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.585.</w:t>
+        <w:t xml:space="preserve">卢玲,刘超. 基于世界土壤数据库（HWSD）的中国土壤数据集(v1.1). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.585.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fischer G, Nachtergaele F, Prieler S, van Velthuizen H T, Verelst L, Wiberg D. Global Agro-ecological Zones Assessment for Agriculture (GAEZ 2008)[J]. IIASA, Laxenburg, Austria and FAO, Rome, Italy, 2008, . </w:t>
+        <w:t xml:space="preserve">Fischer G, Nachtergaele F, Prieler S, van Velthuizen HT, Verelst L, Wiberg D. Global Agro-ecological Zones Assessment for Agriculture (GAEZ 2008)[J]. IIASA, Laxenburg, Austria and FAO, Rome, Italy, 2008,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>