--- v0 (2026-05-05)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区阿拉善左旗与乌拉特前旗严重退化与沙化草地快速治理与恢复技术数据集（2016-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Technical data set for rapid management and restoration of severely degraded and sandy grassland in Alxa Left Banner and wulatqian banner (2016-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Technical data set for rapid management and restoration of severely degraded and sandy grassland in Alxa Left Banner and wulatqian banner (2016-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2100.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2100.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2100.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是“严重退化与沙化草地快速治理与恢复技术”数据集合，涵盖了本专题在执行期间进行的试验、实验及观测数据。主要包括：严重退化草地豆科植物平茬循环利用技术数据集；严重沙化草地机械沙障与种子撒播混搭技术数据集。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;This data set is a data set of "Severely Degraded and Desertified Grassland Rapid Management and Restoration Technology", which covers the experiments, experiments and observation data carried out during the implementation of this topic. It mainly includes: a technical data set for the recycling use of legumes in severely degraded grasslands; a technical data set for mixing and matching of mechanical sand barriers and seed sowing on severely desertified grasslands. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.严重退化草地豆科植物平茬循环利用技术数据：在围封的严重退化和沙化草地核心试验示范区内对其生长的主要豆科植物（小叶锦鸡儿）设置了不同平茬处理（平茬1/3、1/2、100%），然后将平茬后的枝叶装入网袋发挥其养分归还效应。   2.严重沙化草地机械沙障与种子撒播混搭技术数据：对退化极其严重的流沙区，将聚乳酸材料制成的长条沙袋（直径5cm，长度5m），沙袋中装满沙土，以1.5×1.5m的大小设置成沙障，在沙障网格内播撒固沙植物种子，长期定位监测其固沙效果。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;1.Technical data of flat stubble recycling of legumes in severely degraded grassland  Different flat stubble treatments (1 / 3, 1 / 2 and 100%) were set for the main leguminous plants (Caragana microphylla) in the core experimental demonstration area of seriously degraded and sandy grassland, and then the branches and leaves after flat stubble were put into net bags to give play to their nutrient return effect. 2.Technical data of mixing mechanical sand barrier and seed sowing in severely sandy grassland  For the quicksand area with extremely serious degradation, a long sandbag (5 cm in diameter and 5 m in length) made of polylactic acid material is filled with sand and soil to 1.5 × A sand barrier with a size of 1.5 m is set, and the seeds of sand fixing plants are sown in the sand barrier grid, and the sand fixing effect is monitored for a long time."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）有机碳的测定：重铬酸钾氧化-分光光度法（HJ 615-2011）   （2）全氮的测定：凯氏法(HJ 717—2014)   （3）速效磷测定：NaHCO3浸提——钼锑抗比色法   （4）全磷测定：HClO4—H2SO4法   （5）速效钾测定：乙酸铵溶液浸提——火焰光度计法</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;(1) Determination of organic carbon; potassium dichromate oxidation-spectrophotometry (HJ 615-2011)  (2) Soil quality Determination of total nitrogen: Kjeldahl method (HJ 717—2014)  (3) Determination of available phosphorus: NaHCO3 extraction-molybdenum antimony colorimetric method  (4) Determination of total phosphorus in soil: HClO4-H2SO4 method  (5) Determination of available potassium: ammonium acetate solution extraction flame photometer method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The data are more accurate and meet the accuracy requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/11/01-2020/11/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/11/01-2020/11/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区乌拉特后旗和阿拉善左旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ulatehou banner and Alxa Left Banner of Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">61.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:61.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">退化与沙化草地, 草地治理与恢复</w:t>
+        <w:t xml:space="preserve">Theme:Degraded and Sandy grassland, Grassland management and restoration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区乌拉特后旗和阿拉善左旗 </w:t>
+        <w:t xml:space="preserve">Place:Degraded grassland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,858 +1185,590 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">左小安,  傅华,  牛得草,  高宝兰,  曲浩 </w:t>
+        <w:t xml:space="preserve">contributors:ZUO Xiaoan,  Fu Hua,  NIU Decao,  GAO Baolan,  QU Hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">左小安  </w:t>
+        <w:t xml:space="preserve">author:ZUO Xiaoan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  傅华  </w:t>
+        <w:t xml:space="preserve">,  Fu Hua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  牛得草  </w:t>
+        <w:t xml:space="preserve">,  NIU Decao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  高宝兰  </w:t>
+        <w:t xml:space="preserve">,  GAO Baolan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  曲浩  </w:t>
+        <w:t xml:space="preserve">,  QU Hao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZUO Xiaoan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">左小安,傅华,牛得草,高宝兰,曲浩. 内蒙古自治区阿拉善左旗与乌拉特前旗严重退化与沙化草地快速治理与恢复技术数据集（2016-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2100.2022.</w:t>
+        <w:t xml:space="preserve">ZUO Xiaoan, Fu Hua, NIU Decao, GAO Baolan, QU Hao. Technical data set for rapid management and restoration of severely degraded and sandy grassland in Alxa Left Banner and wulatqian banner (2016-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2100.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>