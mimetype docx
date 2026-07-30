--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas data set of Zhangye Yingke huazhaizi flight area (July 7, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖-盈科-花寨子飞行区机载WiDAS数据集（2008年7月7日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1733.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne widas data set of Zhangye Yingke huazhaizi flight area (July 7, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.17</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1733.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was acquired by airborne widas sensor on July 7, 2008 in Zhangye Yingke huazhaizi flight area. The original data is released after geometric correction, radiometric calibration and atmospheric correction. The data products for ordinary users are level-2c products (after geometric correction, radiometric calibration and atmospheric correction), as well as level-1b (inter band registration) quick view and level-2b (inter band registration) quick view. The original data (level-1a data) and data processing parameters are archived, which can be obtained only after the application is submitted and approved. The data processing time is from August 2008 to April 2009, and the completion time is April 2009. A correction of CCD camera radiometric calibration was made in November 2009. The original data of this data set includes 11 routes, of which "3#9" route data acquisition is incomplete, and re flight is "3#9a". </w:t>
+        <w:t xml:space="preserve">  本数据集为机载WiDAS传感器于2008年07月07日获取，地点在张掖-盈科-花寨子飞行区。   原始数据经过几何校正、辐射定标和大气校正后发布，面向普通用户的数据产品为Level-2C产品（经过几何校正、辐射定标和大气校正），以及Level-1B（波段间配准）快视图和Level-2B（波段间配准）快视图。   原始数据（Level-1A数据）和数据处理参数存档，需提交申请并通过审批后才能获得。数据处理时间为2008年8月-2009年4月，完成时间为2009年4月，2009年11月做了一次CCD相机辐射定标的订正。   本数据集的原始数据包括11条航线，其中“3#9”航线数据获取不完整，重飞为“3#9a”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data processing time is from August 2008 to April 2009, and the completion time is April 2009. A correction of CCD camera radiometric calibration was made in November 2009.</w:t>
+        <w:t xml:space="preserve">  数据处理时间为2008年8月-2009年4月，完成时间为2009年4月，2009年11月做了一次CCD相机辐射定标的订正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The original data is released after geometric correction, radiometric calibration and atmospheric correction. The data products for ordinary users are level-2c products (after geometric correction, radiometric calibration and atmospheric correction), as well as level-1b (inter band registration) quick view and level-2b (inter band registration) quick view.</w:t>
+        <w:t xml:space="preserve">  原始数据经过几何校正、辐射定标和大气校正后发布，面向普通用户的数据产品为Level-2C产品（经过几何校正、辐射定标和大气校正），以及Level-1B（波段间配准）快视图和Level-2B（波段间配准）快视图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/07-2000/07/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/07-2000/07/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of Zhangye City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区,张掖市加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:45.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Thermal imager, airborne, ground remote sensing, infrared wide-angle dual-mode imager, widas</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">热像仪, 机载, 地面遥感, 红外广角双模式成像仪WiDAS, CCD相机</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  huazhaizi intensive observation,  drought hydrological test area in the middle reaches,  Yingke oasis intensive observation area,  Zhangye intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  花寨子加密观测,  中游干旱水文试验区,  盈科绿洲加密观测区,  张掖市加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu qiang,  Xiao qing,  LI Xin,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘强,  肖青,  李新,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu qiang, Xiao qing, LI Xin, Ma mingguo. Heihe integrated remote sensing joint test: Airborne widas data set of Zhangye Yingke huazhaizi flight area (July 7, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.17.</w:t>
+        <w:t xml:space="preserve">刘强,肖青,李新,马明国. 黑河综合遥感联合试验：张掖-盈科-花寨子飞行区机载WiDAS数据集（2008年7月7日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.17.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>