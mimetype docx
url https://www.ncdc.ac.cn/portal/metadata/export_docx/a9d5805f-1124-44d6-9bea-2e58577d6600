--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（12号点自动气象站-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of Heihe River Ecological Hydrology: multi scale observation experiment of evaporation and emission on uneven underlying surface - flux observation matrix data set (No.12 Automatic Meteorological Station)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of Heihe River Ecological Hydrology: multi scale observation experiment of evaporation and emission on uneven underlying surface - flux observation matrix data set (No.12 Automatic Meteorological Station)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0035.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0035.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1575</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年5月10日至9月21日的通量观测矩阵中12号点的自动气象站观测数据。站点位于甘肃省张掖市大满灌区农田内，下垫面是玉米。观测点的经纬度是100.36631E, 38.86515N，海拔1559.25m。   空气温度、相对湿度传感器架设在5m处，朝向正北；气压与翻斗式雨量计安装在2米、10米处；风速与风向传感器架设在10米，朝向正北；四分量辐射仪安装在6米处，朝向正南；两个红外表面温度传感器安装在4米处，朝向正南支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、60cm和100 cm处，并距离气象塔2米的正南方；土壤水分传感器分别埋设在地下2cm、4cm、10cm、20cm、40cm、60cm和100cm处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处，其中两块埋设在棵间，一块埋设在植株下面。   观测项目有：空气温湿观测（Ta_5m、RH_5m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水（Rain）(单位：毫米)、风速（WS_10m）(单位：米/秒)、风向（WD_10m）(单位：度)、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_60cm、Ms_100cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm 、Ts_10cm、Ts_20cm、Ts_40cm、Ts_60cm、Ts_100cm ）(单位：摄氏度) 。   观测数据的处理与质量控制：（1）确保每天1440个数据（每10min），若出现数据的缺失，则由-6999标示；（2）剔除有重复记录的时刻；（3）删除了明显超出物理意义或超出仪器量程的数据；（4）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2012-6-10 10:30；（5）命名规则为：AMS+站点编号 。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set contains the observation data of automatic weather station at point 12 in the flux observation matrix from May 10 to September 21, 2012. The station is located in the farmland of Daman Irrigation District, Zhangye City, Gansu Province, with corn as the underlying surface. The longitude and latitude of the observation point are 100.36631e, 38.86515n, and the altitude is 1559.25m. The air temperature and relative humidity sensors are erected at 5m, facing due north; Air pressure and tipping bucket rain gauge shall be installed at 2m and 10m; The wind speed and direction sensor is erected at 10m, facing due north; The four component radiometer is installed at 6m, facing due south; Two infrared surface temperature sensors are installed at 4m, facing due south, the arm facing due south, and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 60cm and 100cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried at 2cm, 4cm, 10cm, 20cm, 40cm, 60cm and 100cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground, of which two are buried between trees and one is buried under plants. Observation items: air temperature and humidity observation (TA)_ 5m、RH_ 5m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), wind speed (WS_ 10m (unit: M / s), wind direction (WD)_ 10m (in degrees), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 60cm、Ms_ 100cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm 、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 60cm、Ts_ 100cm) (in degrees Celsius). Processing and quality control of observation data: (1) ensure 1440 data every day (every 10min). If there is a lack of data, it will be marked by - 6999（ 2) Eliminate the time with duplicate records（ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted（ 4) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, June 10, 2012（ 5) The naming rule is: AMS + site number. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  站点位于甘肃省张掖市大满灌区农田内，下垫面是玉米。观测点的经纬度是100.36631E, 38.86515N，海拔1559.25m。</w:t>
+        <w:t xml:space="preserve"> The station is located in the farmland of Daman Irrigation District, Zhangye City, Gansu Province, with corn as the underlying surface. The longitude and latitude of the observation point are 100.36631e, 38.86515n, and the altitude is 1559.25m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  空气温度、相对湿度传感器架设在5m处，朝向正北；气压与翻斗式雨量计安装在2米、10米处；风速与风向传感器架设在10米，朝向正北；四分量辐射仪安装在6米处，朝向正南；两个红外表面温度传感器安装在4米处，朝向正南支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm、10cm、20cm、40cm、60cm和100 cm处，并距离气象塔2米的正南方；土壤水分传感器分别埋设在地下2cm、4cm、10cm、20cm、40cm、60cm和100cm处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处，其中两块埋设在棵间，一块埋设在植株下面。   观测项目有：空气温湿观测（Ta_5m、RH_5m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水（Rain）(单位：毫米)、风速（WS_10m）(单位：米/秒)、风向（WD_10m）(单位：度)、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_60cm、Ms_100cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm 、Ts_10cm、Ts_20cm、Ts_40cm、Ts_60cm、Ts_100cm ）(单位：摄氏度) 。   观测数据的处理与质量控制：（1）确保每天1440个数据（每10min），若出现数据的缺失，则由-6999标示；（2）剔除有重复记录的时刻；（3）删除了明显超出物理意义或超出仪器量程的数据；（4）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2012-6-10 10:30；（5）命名规则为：AMS+站点编号 。</w:t>
+        <w:t xml:space="preserve"> The air temperature and relative humidity sensors are erected at 5m, facing due north; Air pressure and tipping bucket rain gauge shall be installed at 2m and 10m; The wind speed and direction sensor is erected at 10m, facing due north; The four component radiometer is installed at 6m, facing due south; Two infrared surface temperature sensors are installed at 4m, facing due south, the arm facing due south, and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm, 4cm, 10cm, 20cm, 40cm, 60cm and 100cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried at 2cm, 4cm, 10cm, 20cm, 40cm, 60cm and 100cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground, of which two are buried between trees and one is buried under plants.  Observation items: air temperature and humidity observation (TA)_ 5m、RH_ 5m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), wind speed (WS_ 10m (unit: M / s), wind direction (WD)_ 10m (in degrees), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 60cm、Ms_ 100cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm 、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 60cm、Ts_ 100cm) (in degrees Celsius).  Processing and quality control of observation data: (1) ensure 1440 data every day (every 10min). If there is a lack of data, it will be marked by - 6999（ 2) Eliminate the time with duplicate records（ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted（ 4) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, June 10, 2012（ 5) The naming rule is: AMS + site number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
+        <w:t xml:space="preserve"> For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/10-2012/09/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/10-2012/09/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自动气象站, 水文气象, 气象要素</w:t>
+        <w:t xml:space="preserve">Theme:automatic weather station, hydrometeor, Meteorological elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">通量观测矩阵,  中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Flux observation matrix,  Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（12号点自动气象站-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1575.</w:t>
+        <w:t xml:space="preserve">Liu shaomin. Remote sensing experiment of Heihe River Ecological Hydrology: multi scale observation experiment of evaporation and emission on uneven underlying surface - flux observation matrix data set (No.12 Automatic Meteorological Station). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1575.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118, (23). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">