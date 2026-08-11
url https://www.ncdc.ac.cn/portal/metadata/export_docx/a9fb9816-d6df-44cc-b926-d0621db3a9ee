--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -2,1089 +2,897 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2017年伊洛河三门峡库区国家级重点治理区土地利用统计表数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of land use statistics of Sanmenxia reservoir area of Yiluo River in 2013-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of land use statistics of Sanmenxia reservoir area of Yiluo River in 2013-2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0030.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0030.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.200</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">伊洛河三门峡库区国家级重点治理区土地利用图数据集包括河南省洛宁县、山西省垣曲县和河南省渑池县等区域2013年、2014年、2015年、2016年和2017年的土地利用，保存格式为xlsx，数据命名采用“所属重点治理区＋行政区＋年份＋土地利用统计表”的形式，如“××重点治理区××县××年土地利用统计表”。土地利用的分类系统包括8个一级类、22个二级类和2个三级类。</w:t>
+        <w:t xml:space="preserve">The data set of land use map in Sanmenxia reservoir area of Yiluo River includes the land use of Luoning County in Henan Province, Yuanqu County of Shanxi Province and Mianchi County of Henan Province in 2013, 2014, 2015, 2016 and 2017. The format of the data is xlsx. The data is named in the form of "key governance area + administrative region + year + land use statistical table", such as "×××" Statistical table of land use in key control area ×× County ×××. The classification system of land use includes 8 first class, 22 second class and 2 third class. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为Landsat TM和ETM+数据，主要从美国地质调查局（USGS，https://glovis.usgs.gov/） 获取，少数从中国地理空间数据云（http://www.gscloud.cn/） 获取</w:t>
+        <w:t xml:space="preserve">The main data from USGS and Landsat were, https://glovis.usgs.gov/ ）Access, a few from China geospatial data cloud（ http://www.gscloud.cn/ ）Get</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。然后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。最后根据土地利用分类标准，统计得到土地利用统计表。</w:t>
+        <w:t xml:space="preserve">Based on ecognition software platform, the method of combining object-oriented computer automatic classification with manual visual interpretation was used to extract the annual land use data of the study area. Then three methods are used to verify the accuracy of the data: field survey, high-resolution image recognition and Google Earth sample point recognition. Finally, according to the classification standard of land use, the statistical table of land use is obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 最小图斑面积对应的实际地物面积不小于0.1hm2，多边形无重叠、无空隙，图斑属性无空置或冗余。 遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立土地利用遥感解译标志。 基于遥感影像，结合解译标志，提取土地利用类型。 解译结果复查：抽取不少于总图斑的5%进行核查。 野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
+        <w:t xml:space="preserve">The remote sensing images are preprocessed by radiation correction, orthorectification, fusion and mosaic. The actual surface area corresponding to the minimum patch area is not less than 0.1 Hm2, the polygon has no overlap, no gap, and the patch attribute has no vacancy or redundancy. Before remote sensing image interpretation, remote sensing image, typical survey and field comparison were used to establish remote sensing interpretation marks of land use. Based on the remote sensing image, combined with the interpretation marks, the land use types are extracted. Reexamination of interpretation results: take no less than 5% of the total map spots for verification. The number and results of field verification samples meet the requirements of technical specification for remote sensing monitoring of soil and water conservation (sl592-2012). For the verification map spots, 10% of the verification samples are selected for field verification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">伊洛河三门峡库区国家级重点治理区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">高斯—克吕格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用统计表, 8个一级类要素，22个二级类要素，2个三级类要素，</w:t>
+        <w:t xml:space="preserve">Theme:According to the statistical table of land use, there are 8 primary elements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">垣曲县,  洛宁县,  伊洛河三门峡库区,  山西省,  河南省,  渑池县 </w:t>
+        <w:t xml:space="preserve">Place:Yuanqu County,  Luoning County,  Sanmenxia reservoir area of Yiluo River,  Shanxi Province,  Henan Province,  Mianchi County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1118,69 +926,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1207,69 +997,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1063,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1380,69 +1134,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1468,743 +1204,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2013-2017年伊洛河三门峡库区国家级重点治理区土地利用统计表数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.200.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of land use statistics of Sanmenxia reservoir area of Yiluo River in 2013-2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.200.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>