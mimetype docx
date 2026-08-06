--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">欧盟科学数据发展政策与规划</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Scientific Data Development Policy and Programme Review of the EU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scientific Data Development Policy and Programme Review of the EU</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3932.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3932.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3932.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集采用网络调查和文献分析方法，对大量文献和网站信息资源进行筛选、提取、分析与整理，着重梳理总结了欧盟关于科学数据的支持与监管机构、管理政策、发展规划以及开放共享获得的实践成效。   属性信息包括：科学数据支持与监管机构；政策体系；发展规划。   数据储存格式为Excel。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于欧盟官方网站、相关机构官网。</w:t>
+        <w:t xml:space="preserve"> The data is sourced from the official website of the European Union and relevant institutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集、整理并摘录数据。</w:t>
+        <w:t xml:space="preserve"> Manually collect, organize, and extract data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1974/01/01-2023/08/24</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1974/01/01-2023/08/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">欧盟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:EU </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">20.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:20.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">欧盟科学数据, 数据管理政策, 发展规划</w:t>
+        <w:t xml:space="preserve">Theme:EU scientific data, data management policies, development planning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学史 </w:t>
+        <w:t xml:space="preserve">Subject:History of Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1974-2021</w:t>
+        <w:t xml:space="preserve">Time:1974-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">欧盟 </w:t>
+        <w:t xml:space="preserve">Place:EU </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,773 +1185,531 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星,  康建芳,  张耀南,  吴亚敏 </w:t>
+        <w:t xml:space="preserve">contributors:LI Hongxing,  Kang Jianfang,  Zhang Yaonan,  WU Yamin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  康建芳  </w:t>
+        <w:t xml:space="preserve">,  Kang Jianfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张耀南  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  吴亚敏  </w:t>
+        <w:t xml:space="preserve">,  WU Yamin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李红星,康建芳,张耀南,吴亚敏. 欧盟科学数据发展政策与规划. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3932.2023.</w:t>
+        <w:t xml:space="preserve">LI Hongxing, Kang Jianfang, Zhang Yaonan, WU Yamin. Scientific Data Development Policy and Programme Review of the EU. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3932.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>