--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River Basin: wireless sensor network of ecological hydrology in the upper reaches of Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域上游生态水文无线传感器网络WATERNET观测数据集（2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0022.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River Basin: wireless sensor network of ecological hydrology in the upper reaches of Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1659</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0022.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1659</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the observation data of 40 waternet sensor network nodes in Babao River Basin in the upper reaches of Heihe River since January 2014. 4cm, 10cm and 20cm soil moisture are the basic observations of each node; 19 nodes include soil moisture and surface infrared radiation temperature observations; The 11 nodes include soil moisture, surface infrared radiation temperature observation, snow depth and precipitation observation. The observation frequency is 5 minutes The data set can provide ground data sets for watershed hydrological simulation, data assimilation and remote sensing verification. See "waternetnet data document 20141206. Docx" for details </w:t>
+        <w:t xml:space="preserve">  本数据集为黑河上游八宝河流域40个WATERNET传感器网络节点自2014年1月至今的观测数据。4cm、10cm和20cm土壤水分是每个节点的基本观测；19个节点包含土壤水分和地表红外辐射温度观测；11个节点包含土壤水分、地表红外辐射温度观测、雪深和降水观测。观测频率为5分钟。  该数据集可为流域水文模拟、数据同化及遥感验证提供地面数据集。详细内容请参见“WATERNETNET数据文档20141206.docx”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observation data of 40 waternet sensor network nodes in Babao River Basin in the upper reaches of Heihe River since January 2014</w:t>
+        <w:t xml:space="preserve">  黑河上游八宝河流域40个WATERNET传感器网络节点自2014年1月至今的观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wireless sensor network waternet observation</w:t>
+        <w:t xml:space="preserve">  无线传感器网络WATERNET观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/17-2015/01/08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/17-2015/01/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, Babao River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,八宝河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:148.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">148.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water, precipitation, soil moisture, eco hydrology, wireless sensor network, infrared radiation temperature, snow depth, soil temperature, surface temperature, soil, surface radiation temperature, snow depth, snow, surface radiation characteristics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WATERNE, 降水, 土壤水分, 生态水文无线传感器网络, 红外辐射温度, 雪深, 土壤温度, 地表温度, 土壤, 地表辐射温度, 积雪深度, 雪, 地表辐射特性, 降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Babao River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  八宝河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,612 +1591,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui,  LI Xin,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐,  李新,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui, LI Xin, Ma mingguo. Remote sensing experiment of ecological hydrology in Heihe River Basin: wireless sensor network of ecological hydrology in the upper reaches of Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1659.</w:t>
+        <w:t xml:space="preserve">晋锐,李新,马明国. 黑河生态水文遥感试验：黑河流域上游生态水文无线传感器网络WATERNET观测数据集（2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1659.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">