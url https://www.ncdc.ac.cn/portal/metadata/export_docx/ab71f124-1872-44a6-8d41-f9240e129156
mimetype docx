--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1205 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1945-1957年黄土丘陵沟壑区第三副区大柳树沟梁家坪径流场基本观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Basic situation of farmland runoff field in liangjiaping, daliushugou, the third sub region of Loess Hilly and gully region, 1945-1957</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic situation of farmland runoff field in liangjiaping, daliushugou, the third sub region of Loess Hilly and gully region, 1945-1957</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0014.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0014.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.42</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1945-1957年黄土丘陵沟壑区第三副区大柳树沟梁家坪径流场基本观测数据。数据集包括径流场土壤含水率、降水及泥沙观测数据。大柳树沟梁家坪径流场是我国最早开始长系列观测的坡面径流场。主要对不同水土保持措施径流小区产生径流的次降水量、径流量、泥沙量进行观测，对比不同措施的减水减沙效益。径流场情况见径流场基本情况表。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.径流站水位观测方法为：读取测流断面测流建筑物的水尺数，非汛期每日8是观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.试验场径流站的测流方式：采用巴塞尔量水槽测流，流量计算采用推流公式。 3.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1945/01/01-1957/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1945/01/01-1957/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市南郊藉河南岸大柳树沟的梁家坪 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">975.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:975.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">GCS_WGS_1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">径流系数, 径流深度, 侵蚀模数, 含沙量, 径流模数, 土壤流失量, 径流量, 流量, 水位, 输沙率</w:t>
+        <w:t xml:space="preserve">Theme:Runoff coefficient, runoff depth, erosion modulus, sediment content, runoff modulus, soil loss, runoff, flow, water level, sediment transport rate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1945 1946 1947 1948 1949 1950 1951 1952 1953 1954 1955 1956 1957</w:t>
+        <w:t xml:space="preserve">Time:1945 1946 1947 1948 1949 1950 1951 1952 1953 1954 1955 1956 1957</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃，天水，南郊 </w:t>
+        <w:t xml:space="preserve">Place:Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1234,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1496,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1584,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 1945-1957年黄土丘陵沟壑区第三副区大柳树沟梁家坪径流场基本观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.42.</w:t>
+        <w:t xml:space="preserve">. Basic situation of farmland runoff field in liangjiaping, daliushugou, the third sub region of Loess Hilly and gully region, 1945-1957. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.42.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>