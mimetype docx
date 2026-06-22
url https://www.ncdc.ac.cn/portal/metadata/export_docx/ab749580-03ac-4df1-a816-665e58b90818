--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1125 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017-2018年乌鲁木齐河源1号冰川末端变化</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Changes in the end of Glacier No.1 at the source of Urumqi River, 2017-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Changes in the end of Glacier No.1 at the source of Urumqi River, 2017-2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Tianshan.db0047.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Tianshan.db0047.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.93</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2017-2018年乌鲁木齐河源1号冰川末端变化数据，包括东支和西支；单位：米；每年消融季末至次年消融季末，采用重复丈量法。1号冰川东、西支冰舌的年进退变化量；年度的各流速点的空间坐标，中国天山乌鲁木齐河源1号冰川物质平衡项目的观测研究始于1959年夏季，当时的1号冰川面积为1.95 km2，冰川长度为2.41 km，冰川末端最低为海拔3736 m，是乌鲁木齐河流域发育规模最大的双冰斗冰川形态的现代冰川。随着冰舌萎缩，1993年，1条冰川蜕变为两条完全独立的冰川体系，即1号冰川西支和1号冰川东支。由此也表明一个区域冰川退缩意味着该区域冰川数量可能是增加的，而冰川面积及其储量是递减的。</w:t>
+        <w:t xml:space="preserve">This data set is the end change data of Glacier No.1 at the source of Urumqi River from 2017 to 2018, including the East branch and the West Branch; the unit: meter; the end of each ablation season to the end of the next year's ablation season; repeated measurement method is used. The annual advance and retreat of Glacier No.1 in the East and West branches of Glacier No.1; the spatial coordinates of annual velocity points; the observation and Study on the material balance project of Glacier No.1 at the source of Urumqi River in Tianshan, China started in the summer of 1959. At that time, the area of Glacier No.1 was 1.95 km2, the length of glacier was 2.41 km, and the lowest altitude at the end of glacier was 3736 m. It is the largest modern glacier in the form of double cirque glacier in Urumqi River Basin. In 1993, a glacier degenerated into two completely independent glacier systems, namely, the West Branch of Glacier No. 1 and the Eastern Branch of Glacier No. 1. It also indicates that the glacier retreat in a region means that the number of glaciers in the region may increase, while the area and reserves of glaciers are decreasing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山一号冰川属双支冰斗山谷冰川、长2.2公里、平均宽度500米、面积1.828平方公里、最大厚度140米、最高点海拔4476米、年均运动速度约5米、冰舌末端海拔3734米、雪线平均高度为4055米、朝向东北、主流呈“S”型。</w:t>
+        <w:t xml:space="preserve">Tianshan No.1 glacier is a two branch ice bucket valley glacier, with a length of 2.2 km, an average width of 500 m, an area of 1.828 square kilometers, a maximum thickness of 140 meters, a maximum altitude of 4476 meters, an average annual velocity of about 5 meters, an altitude of 3734 meters at the end of the ice tongue, and an average snow line height of 4055 meters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用重复丈量法</w:t>
+        <w:t xml:space="preserve">Repeated measurement was used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/08/26-2018/08/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/08/26-2018/08/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河源1号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Glacier No.1 at the headwaters of Urumqi River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河源1号冰川, 东支, 西支, 末端变化观测</w:t>
+        <w:t xml:space="preserve">Theme:Urumqi River Head Glacier, east branch, West branch, end change observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">一号冰川东支,  木齐河源1号冰川,  一号冰川西支,  乌鲁一号冰川西支,  乌鲁木齐河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:East Branch of Glacier No. 1,  Glacier 1 at the source of Muqi River,  West Branch of glacier 1,  Glacier No. 1,  Urumqi River Source Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王璞玉</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13669368590</w:t>
+        <w:t xml:space="preserve">phone:13669368590</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangpuyu@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangpuyu@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王璞玉 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Puyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王璞玉  </w:t>
+        <w:t xml:space="preserve">author:Wang Puyu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Puyu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王璞玉. 2017-2018年乌鲁木齐河源1号冰川末端变化. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.93.</w:t>
+        <w:t xml:space="preserve">Wang Puyu. Changes in the end of Glacier No.1 at the source of Urumqi River, 2017-2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.93.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>