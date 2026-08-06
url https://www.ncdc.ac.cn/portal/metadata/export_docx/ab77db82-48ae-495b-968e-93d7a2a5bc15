--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域社会经济状况统计数据（2012-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of social and economic conditions of Weihe River Basin (2012-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of social and economic conditions of Weihe River Basin (2012-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0032.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0032.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集命名：渭河流域社会经济状况统计数据（2012-2019年）.xlsx。注：因2014年数据无法下载，未收集入内。   基本属性信息：省：渭河流域流经省级地区。 市：渭河流域流经市级地区。地区：渭河流域流经县(区)级地区。其他各个指标。   数据集主要收录了2012-2019年渭河流域流经各县域的社会经济状况统计数据。主要包括以下几个Excel表格，每个表格里包含7个sheet记录每年数据：   1.渭河流域各区县人口统计数据.xlsx。内含指标：常住人口、总户数、户籍人口、男、女、性别比。   2.渭河流域各区县地区生产总值.xlsx。内含指标：地区生产总值。   3.渭河流域各区县财政收支.xlsx。内含指标：地方一般预算收入、地方一般预算支出。   4.渭河流域各区县社会消费品零售总额.xlsx（宁夏无）。内含指标：社会消费品零售总额。   5.渭河流域各区县居民人均可支配收入及消费支出.xlsx（陕西无)。内含指标：城镇居民人均可支配收入、城镇居民人均消费支出、农村居民人均可支配收入、农村居民人均消费支出。   6.渭河流域各区县普通中小学生在校人数.xlsx（陕西无)。内含指标：中学在校学生数、小学在校学生数。   详细数据记录在Excel表格中。</w:t>
+        <w:t xml:space="preserve">Name of data set: statistical data of social and economic status of Weihe River Basin (2012-2019). Xlsx. Note: the data of 2014 could not be downloaded and was not collected. Basic attribute information: Weihe River Basin flows through provincial areas. City: Weihe River Basin flows through municipal areas. Area: Weihe River Basin flows through county (District) level areas. Other indicators. The data set mainly contains the statistical data of socio-economic conditions of Weihe River Basin flowing through counties from 2012 to 2019. It mainly includes the following excel tables. Each table contains 7 sheets to record annual data: 1. Demographic data of districts and counties in Weihe River basin.xlsx. Inclusion indicators: permanent population, total household number, registered residence population, male, female and gender ratio. 2. GDP of each district and county in Weihe River basin.xlsx. Included indicators: regional GDP. 3. Fiscal revenue and expenditure of districts and counties in Weihe River basin.xlsx. Included indicators: local general budget revenue and local general budget expenditure. 4. Total retail sales of social consumer goods in districts and counties of Weihe River Basin. Xlsx (none in Ningxia). Included indicator: total retail sales of social consumer goods. 5. Per capita disposable income and consumption expenditure of residents in all districts and counties of Weihe River Basin. Xlsx (Shaanxi none). Included indicators: per capita disposable income of urban residents, per capita consumption expenditure of urban residents, per capita disposable income of rural residents and per capita consumption expenditure of rural residents. 6. Number of ordinary primary and secondary school students in districts and counties of Weihe River Basin. Xlsx (Shaanxi none). Included indicators: number of secondary school students and primary school students. Detailed data are recorded in Excel tables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据来源于：   《2013-2020年陕西省统计年鉴》   《2013-2020年甘肃省统计年鉴》   《2013-2020年宁夏回族自治区统计年鉴》</w:t>
+        <w:t xml:space="preserve">   The data of this dataset comes from:    Statistical yearbook of Shaanxi Province from 2013 to 2020    Statistical yearbook of Gansu Province from 2013 to 2020    Statistical yearbook of Ningxia Hui Autonomous Region from 2013 to 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manually collect, sort and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manual sorting, verification and cross validation. Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">391.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:391.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人口, 地区生产总值, 财政收支, 渭河流域各区县</w:t>
+        <w:t xml:space="preserve">Theme:Population, regional GDP, fiscal revenue and expenditure, districts and counties in the Weihe River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省,  渭河流域,  甘肃省,  宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域社会经济状况统计数据（2012-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.27.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of social and economic conditions of Weihe River Basin (2012-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>