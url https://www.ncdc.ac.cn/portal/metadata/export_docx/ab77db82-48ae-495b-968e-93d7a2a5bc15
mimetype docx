--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of social and economic conditions of Weihe River Basin (2012-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域社会经济状况统计数据（2012-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0032.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of social and economic conditions of Weihe River Basin (2012-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.27</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0032.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name of data set: statistical data of social and economic status of Weihe River Basin (2012-2019). Xlsx. Note: the data of 2014 could not be downloaded and was not collected. Basic attribute information: Weihe River Basin flows through provincial areas. City: Weihe River Basin flows through municipal areas. Area: Weihe River Basin flows through county (District) level areas. Other indicators. The data set mainly contains the statistical data of socio-economic conditions of Weihe River Basin flowing through counties from 2012 to 2019. It mainly includes the following excel tables. Each table contains 7 sheets to record annual data: 1. Demographic data of districts and counties in Weihe River basin.xlsx. Inclusion indicators: permanent population, total household number, registered residence population, male, female and gender ratio. 2. GDP of each district and county in Weihe River basin.xlsx. Included indicators: regional GDP. 3. Fiscal revenue and expenditure of districts and counties in Weihe River basin.xlsx. Included indicators: local general budget revenue and local general budget expenditure. 4. Total retail sales of social consumer goods in districts and counties of Weihe River Basin. Xlsx (none in Ningxia). Included indicator: total retail sales of social consumer goods. 5. Per capita disposable income and consumption expenditure of residents in all districts and counties of Weihe River Basin. Xlsx (Shaanxi none). Included indicators: per capita disposable income of urban residents, per capita consumption expenditure of urban residents, per capita disposable income of rural residents and per capita consumption expenditure of rural residents. 6. Number of ordinary primary and secondary school students in districts and counties of Weihe River Basin. Xlsx (Shaanxi none). Included indicators: number of secondary school students and primary school students. Detailed data are recorded in Excel tables. </w:t>
+        <w:t xml:space="preserve">  数据集命名：渭河流域社会经济状况统计数据（2012-2019年）.xlsx。注：因2014年数据无法下载，未收集入内。   基本属性信息：省：渭河流域流经省级地区。 市：渭河流域流经市级地区。地区：渭河流域流经县(区)级地区。其他各个指标。   数据集主要收录了2012-2019年渭河流域流经各县域的社会经济状况统计数据。主要包括以下几个Excel表格，每个表格里包含7个sheet记录每年数据：   1.渭河流域各区县人口统计数据.xlsx。内含指标：常住人口、总户数、户籍人口、男、女、性别比。   2.渭河流域各区县地区生产总值.xlsx。内含指标：地区生产总值。   3.渭河流域各区县财政收支.xlsx。内含指标：地方一般预算收入、地方一般预算支出。   4.渭河流域各区县社会消费品零售总额.xlsx（宁夏无）。内含指标：社会消费品零售总额。   5.渭河流域各区县居民人均可支配收入及消费支出.xlsx（陕西无)。内含指标：城镇居民人均可支配收入、城镇居民人均消费支出、农村居民人均可支配收入、农村居民人均消费支出。   6.渭河流域各区县普通中小学生在校人数.xlsx（陕西无)。内含指标：中学在校学生数、小学在校学生数。   详细数据记录在Excel表格中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The data of this dataset comes from:    Statistical yearbook of Shaanxi Province from 2013 to 2020    Statistical yearbook of Gansu Province from 2013 to 2020    Statistical yearbook of Ningxia Hui Autonomous Region from 2013 to 2020</w:t>
+        <w:t xml:space="preserve">  本数据集数据来源于：   《2013-2020年陕西省统计年鉴》   《2013-2020年甘肃省统计年鉴》   《2013-2020年宁夏回族自治区统计年鉴》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manually collect, sort and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manual sorting, verification and cross validation. Good data quality. </w:t>
+        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:391.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">391.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Population, regional GDP, fiscal revenue and expenditure, districts and counties in the Weihe River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人口, 地区生产总值, 财政收支, 渭河流域各区县</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  陕西省,  甘肃省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of social and economic conditions of Weihe River Basin (2012-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.27.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域社会经济状况统计数据（2012-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.27.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>