--- v0 (2026-06-15)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of river water temperature and near surface temperature in hulugou small watershed from July to September 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012年7-9月黑河流域上游葫芦沟流域河水温度及近地表温度观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3265.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of river water temperature and near surface temperature in hulugou small watershed from July to September 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1636</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3265.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1636</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set is the river water temperature and near surface temperature observation data of hulugou small watershed in the upper reaches of Heihe River Basin from July to September 2012. &lt;p&gt;No. 01: the observation point is located at the exit of area III divided by Institute of cold and drought, Chinese Academy of Sciences, the dividing point of cold desert zone and cold meadow zone, and the air temperature recorder is 100cm away from the surface. The observation period was from July 28 to September 2, 2012. No. 02: the observation point is located at the exit of area II of Chinese Academy of Sciences, where the terrain is gentle, and it is located at the confluence of the outlet of alluvial delta Valley, without other tributaries. The air temperature recorder is 120cm away from the ground. The observation period was from July 4, 2012 to September 6, 2012. &lt; p &gt; 0 </w:t>
+        <w:t xml:space="preserve">本数据集为2012年7-9月黑河流域上游葫芦沟小流域河水温度及近地表温度观测数据。编号01:观测点位于中科院寒旱所划分Ⅲ号区出口，寒漠带与寒甸带分界点，空气中温度记录仪距地表100cm。观测时段2012.7.28-9.2。编号02:观测点位于中科院划分Ⅱ号区出口，该处地形平缓，位于冲积三角洲沟谷出口汇水处，无其它支流汇入。空气中温度记录仪距地表120cm。观测时段2012.7.4-2012.9.6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument observation and manual collection.&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">仪器观测，人工采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Hobo automatic temperature recorder was used for observation, and the observation frequency was once per 30 minutes. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">采用HOBO自动温度记录仪观测，观测频率为1次/30分钟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Good data quality&lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/28-2012/09/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/28-2012/09/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou basin in the upper reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域上游葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:313.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">313.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:water level, Near surface temperature, River water temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水位, 近地表温度, 河水温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Upper reaches of Heihe River,  Hulugou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  黑河上游,  葫芦沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SUN Ziyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙自永 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chang qixin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">常启昕  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SUN Ziyong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙自永</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUN Ziyong. Observation data of river water temperature and near surface temperature in hulugou small watershed from July to September 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1636.</w:t>
+        <w:t xml:space="preserve">孙自永. 2012年7-9月黑河流域上游葫芦沟流域河水温度及近地表温度观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1636.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>