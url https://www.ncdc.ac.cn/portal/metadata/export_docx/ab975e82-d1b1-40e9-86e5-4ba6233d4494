--- v0 (2026-06-20)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：SPOT5遥感数据集（2008）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: SPOT5 Remote Sensing Data Set (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: SPOT5 Remote Sensing Data Set (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1786.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1786.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1744</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  法国的SPOT卫星系列由5 颗星组成，其中SPOT5最为出色。它于2002 年5月发射，高度为830km，轨道倾角为98.7度，太阳同步准回归轨道，回归天数为26天，采用线性阵列式传感器( CCD )和推扫式扫描技术进行成像。SPOT5卫星载有2台高分辨率几何成像仪(HRG )、1台高分辨率立体成像装置( HRS)和1台宽视域植被探测仪( VGT)。它共有5个工作波段，多光谱波段空间分辨率为10m（短波红外空间分辨率为20m），全色波段空间分辨率达到2.5m。   黑河流域目前共有SPOT5数据3景。覆盖范围和获取时间分别为：临泽地区1景，包括分辨率为10m的多光谱影像和分辨率为2.5m为全色影像，时间为2008-07-04；张掖市区1景，分辨率为2.5m全色影像，时间为2008-03-29；分辨率为10m的多光谱数据一景，时间为2008-08-10。   产品级别为L1级，产品经过几何粗纠正。   SPOT5影像主要用作于黑河试验中几何精校正的底图。</w:t>
+        <w:t xml:space="preserve">France's spot satellite series consists of five stars, of which SPOT5 is the best. It was launched in May 2002, with an altitude of 830km and an orbital inclination of 98.7 degrees. The solar synchronous quasi regression orbit has a regression number of 26 days. It uses linear array sensor (CCD) and push-broom scanning technology for imaging. SPOT5 satellite carries two high-resolution geometric imagers (HRG), one high-resolution stereo imaging device (HRS) and one wide field vegetation detector (VGT). It has five working bands, the spatial resolution of multispectral band is 10m (the spatial resolution of short wave infrared is 20m), and the spatial resolution of panchromatic band is 2.5m. At present, there are 3 SPOT5 data scenes in Heihe River Basin. The coverage and acquisition time are: 1 scene in Linze area, including multispectral image with a resolution of 10m and panchromatic image with a resolution of 2.5m, on July 4, 2008; One scene in Zhangye City, with a resolution of 2.5m panchromatic image, dated March 29, 2008; A scene of multispectral data with a resolution of 10m, on August 10, 2008. The product level is L1, and the product has been geometrically rough corrected. SPOT5 image is mainly used as the base map for geometric fine correction in Heihe test. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  法国的SPOT卫星系列由5 颗星组成，其中SPOT5最为出色。它于2002 年5月发射，高度为830km，轨道倾角为98.7度，太阳同步准回归轨道，回归天数为26天，采用线性阵列式传感器( CCD )和推扫式扫描技术进行成像。SPOT5卫星载有2台高分辨率几何成像仪(HRG )、1台高分辨率立体成像装置( HRS)和1台宽视域植被探测仪( VGT)。它共有5个工作波段，多光谱波段空间分辨率为10m（短波红外空间分辨率为20m），全色波段空间分辨率达到2.5m。</w:t>
+        <w:t xml:space="preserve">  France's spot satellite series consists of five stars, of which SPOT5 is the best. It was launched in May 2002, with an altitude of 830km and an orbital inclination of 98.7 degrees. The solar synchronous quasi regression orbit has a regression number of 26 days. It uses linear array sensor (CCD) and push-broom scanning technology for imaging. SPOT5 satellite carries two high-resolution geometric imagers (HRG), one high-resolution stereo imaging device (HRS) and one wide field vegetation detector (VGT). It has five working bands, the spatial resolution of multispectral band is 10m (the spatial resolution of short wave infrared is 20m), and the spatial resolution of panchromatic band is 2.5m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域目前共有SPOT5数据3景。覆盖范围和获取时间分别为：临泽地区1景，包括分辨率为10m的多光谱影像和分辨率为2.5m为全色影像，时间为2008-07-04；张掖市区1景，分辨率为2.5m全色影像，时间为2008-03-29；分辨率为10m的多光谱数据一景，时间为2008-08-10。   SPOT5影像主要用作于黑河试验中几何精校正的底图。</w:t>
+        <w:t xml:space="preserve">  At present, there are 3 SPOT5 data scenes in Heihe River Basin. The coverage and acquisition time are: 1 scene in Linze area, including multispectral image with a resolution of 10m and panchromatic image with a resolution of 2.5m, on July 4, 2008; One scene in Zhangye City, with a resolution of 2.5m panchromatic image, dated March 29, 2008; A scene of multispectral data with a resolution of 10m, on August 10, 2008.   SPOT5 image is mainly used as the base map for geometric fine correction in Heihe test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  产品级别为L1级，产品经过几何粗纠正。</w:t>
+        <w:t xml:space="preserve">  The product level is L1, and the product has been geometrically rough corrected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/29-2008/08/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/29-2008/08/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽站加密观测区,张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station and intensive observation area of Zhangye City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">458.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:458.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 可见光遥感, 卫星遥感</w:t>
+        <w:t xml:space="preserve">Theme:Aerospace remote sensing, visible light remote sensing, satellite remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  临泽站加密观测区,  张掖市加密观测区,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Intensive observation area of Linze station,  Intensive observation area in Zhangye City,  Hydrological experimental area in the middle reaches of arid area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科 </w:t>
+        <w:t xml:space="preserve">contributors:Hu ningke </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科  </w:t>
+        <w:t xml:space="preserve">author:Hu ningke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Hu ningke </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡宁科. 黑河综合遥感联合试验：SPOT5遥感数据集（2008）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1744.</w:t>
+        <w:t xml:space="preserve">Hu ningke. Heihe integrated remote sensing joint experiment: SPOT5 Remote Sensing Data Set (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1744.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>