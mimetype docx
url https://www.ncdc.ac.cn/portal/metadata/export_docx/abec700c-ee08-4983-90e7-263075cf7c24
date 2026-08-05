--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Landsat TM ground synchronous observation data set in the intensive observation area of Linze grassland and Linze station during the pre-test period (September 23, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期临泽草地和临泽站加密观测区Landsat TM地面同步观测数据集（2007年9月23日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1789.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Landsat TM ground synchronous observation data set in the intensive observation area of Linze grassland and Linze station during the pre-test period (September 23, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1731</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1789.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1731</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the pre-test on September 23, 2007, the Landsat TM satellite ground synchronous observation test was carried out at Linze grassland and Linze station, and a Landsat TM image was successfully obtained on September 23, 2007. This data set can provide a basic ground data set for the development and verification of Landsat TM surface temperature inversion. Observation contents include: 1. Surface radiation temperature: the hand-held infrared thermometer of cold and drought Institute is adopted, and the instruments have been calibrated; 2. GPS position information (Garmin GPS 76 survey); 3. Atmospheric parameters: Measurement target: atmospheric parameters Measuring location: Dawan water pipe station Observation instrument: CE318 solar spectrophotometer produced by French cimel company of Remote Sensing Institute. Measurement content: CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from the 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. Data storage: this data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. 4. The synchronous measurement of surface temperature is carried out on the Gobi desert of Heihe River in the west of Zhangye City, and the measuring instrument is mainly thermal imager. </w:t>
+        <w:t xml:space="preserve">  2007年9月23日预试验期间，在临泽草地和临泽站开展了Landsat TM卫星地面同步观测试验，2007年9月23日成功获得了一景Landsat TM影像。该数据集可为发展和验证Landsat TM地表温度反演提供基本的地面数据集。   观测内容包括：   1. 地表辐射温度：采用寒旱所手持式红外温度计，仪器均经过标定；   2. GPS位置信息（GARMIN GPS 76测量）；   3. 大气参数：   测量目标：大气参数   测量地点：大满水管所   观测仪器：遥感所法国CIMEL公司生产CE318太阳分光光度计。   测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。   本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。数据存储：本数据包括原始数据和处理后的大气数据。   原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt；处理后文件包括利用原始数据反演获得光学厚度、瑞利散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。   4. 在张掖城西黑河戈壁滩上开展地表温度同步测量，测量仪器主要为热像仪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  During the pre-test on September 23, 2007, the Landsat TM satellite ground synchronous observation test was carried out at Linze grassland and Linze station, and a Landsat TM image was successfully obtained on September 23, 2007.</w:t>
+        <w:t xml:space="preserve">  2007年9月23日预试验期间，在临泽草地和临泽站开展了Landsat TM卫星地面同步观测试验，2007年9月23日成功获得了一景Landsat TM影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Observation contents include:   Surface radiation temperature: the hand-held infrared thermometer of cold and drought Institute is adopted, and the instruments have been calibrated;   GPS position information (Garmin GPS 76 survey);   Atmospheric parameters: &amp; emsp&amp; emsp; Measurement target: atmospheric parameters   Measuring location: Dawan water pipe station   Observation instrument: CE318 solar spectrophotometer produced by French cimel company of Remote Sensing Institute.   Measurement content: CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from the 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. Data storage: this data includes original data and processed atmospheric data</w:t>
+        <w:t xml:space="preserve">  观测内容包括：   地表辐射温度：采用寒旱所手持式红外温度计，仪器均经过标定；   GPS位置信息（GARMIN GPS 76测量）；   大气参数：   测量目标：大气参数   测量地点：大满水管所   观测仪器：遥感所法国CIMEL公司生产CE318太阳分光光度计。   测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。数据存储：本数据包括原始数据和处理后的大气数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/09/23-2007/09/24</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/09/23-2007/09/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Zhangye City, intensive observation area of Linze station and intensive observation area of Linze grassland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,张掖市加密观测区,临泽站加密观测区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:57.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerospace remote sensing, surface radiation temperature, surface radiation characteristics, aerosol, aerosol backscatter, visible light remote sensing, solar spectrophotometer, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 地表辐射温度, 地表辐射特性, 气溶胶, 气溶胶后向散射, 可见光遥感, 太阳分光光度计, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhangye intensive observation area,  Heihe River Basin,  Linze station intensive observation area,  Linze grassland intensive observation area,  hydrological test area in the middle reaches of arid area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张掖市加密观测区,  黑河流域,  临泽站加密观测区,  临泽草地加密观测区,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DaiLiyun. Heihe River Integrated Remote Sensing joint test: Landsat TM ground synchronous observation data set in the intensive observation area of Linze grassland and Linze station during the pre-test period (September 23, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1731.</w:t>
+        <w:t xml:space="preserve">戴礼云. 黑河综合遥感联合试验：预试验期临泽草地和临泽站加密观测区Landsat TM地面同步观测数据集（2007年9月23日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1731.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>