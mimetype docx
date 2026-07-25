--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -2,974 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿拉斯加多年冻土融化数据库（v2.0.0）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Alaska Permafrost Thaw Database (Version 2.0.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Alaska Permafrost Thaw Database (Version 2.0.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.permafrost‌.db7450.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.permafrost‌.db7450.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.permafrost.db7450.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  北极地区升温速率约为全球平均水平的近四倍，引发大范围多年冻土消融退化，对生态系统与基础设施造成深远影响。渐进式冻土消融往往历经数十年，而热喀斯特发育、后退式融滑塌等突发冻土消融事件，会快速改变生态环境并严重损毁各类工程设施。当前突发冻土消融现象日趋普遍，但面向区域尺度、可供土地管理部门及地方政府使用的全域空间数据集仍较为匮乏。为填补这一数据空白，本研究构建阿拉斯加多年冻土数据库。该开放共享型协作数据集整合 44 项数据源，汇总阿拉斯加州全域共计 19540 处多年冻土消融与热喀斯特点位，数据来源包括实地观测、遥感产品及已发表文献。数据集观测时段自 1950 年延续至今，空间分辨率跨度较大，涵盖野外点位观测数据与 1–125 米分辨率遥感数据，实现阿拉斯加州全域覆盖。库中同时收录突发冻土消融点位与自上而下渐进消融点位，可支撑对比分析与预测模型构建。   本数据库收录阿拉斯加州全域共计 19540 处突发型与渐进型多年冻土融化点位数据。本版本同时提供表格数据与空间地理数据，文件格式包含 CSV、GeoJSON 及 GeoPackage。   本数据集可直观提供活动消融区与稳定多年冻土的实地观测数据，为地下冰制图工作提供依据与验证支撑。结合地形特征与遥感观测开展分析，还能够为观测薄弱区域的后续野外考察提供指导。随着北极地貌受冻土消融持续改变，这类高分辨率、易获取的空间数据，是制定减缓与适应对策的重要基础。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1950/01/01-2025/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1950/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿拉斯加地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Alaska Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CSV、GeoJSON 及 GeoPackage</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:CSV、GeoJSON 及 GeoPackage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多年冻土, 多年冻土融化点</w:t>
+        <w:t xml:space="preserve">Theme:permafrost, permafrost melting point</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1950-2025</w:t>
+        <w:t xml:space="preserve">Time:1950-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿拉斯加地区 </w:t>
+        <w:t xml:space="preserve">Place:Alaska Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1003,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1092,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1176,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1265,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1353,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">phone:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">mailbox:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Hailey Webb </w:t>
+        <w:t xml:space="preserve">contributors:Hailey Webb </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Hailey Webb  </w:t>
+        <w:t xml:space="preserve">author:Hailey Webb </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Hailey Webb </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hailey Webb. 阿拉斯加多年冻土融化数据库（v2.0.0）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7450.2026.</w:t>
+        <w:t xml:space="preserve">Hailey Webb. The Alaska Permafrost Thaw Database (Version 2.0.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7450.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Webb H, Pierce E, Abbott BW, Bowden WB, Chen Y, Douglas TA, Eklof JF, Euskirchen ES, Langer M, Myers-Smith IH, Overeem I, Strauss J, Walter Anthony K, Wang K, Whitley MA, Turetsky MR. A comprehensive database of thawing permafrost locations across Alaska: version 2.0.0[J/OL]. Earth Syst. Sci. Data, 2026-05-12, 18, (5): 3147-3164. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-18-3147-2026.</w:t>
       </w:r>