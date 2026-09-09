--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -2,878 +2,974 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Alaska Permafrost Thaw Database (Version 2.0.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">阿拉斯加多年冻土融化数据库（v2.0.0）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.permafrost‌.db7450.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Alaska Permafrost Thaw Database (Version 2.0.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.permafrost.db7450.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.permafrost‌.db7450.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.permafrost.db7450.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  北极地区升温速率约为全球平均水平的近四倍，引发大范围多年冻土消融退化，对生态系统与基础设施造成深远影响。渐进式冻土消融往往历经数十年，而热喀斯特发育、后退式融滑塌等突发冻土消融事件，会快速改变生态环境并严重损毁各类工程设施。当前突发冻土消融现象日趋普遍，但面向区域尺度、可供土地管理部门及地方政府使用的全域空间数据集仍较为匮乏。为填补这一数据空白，本研究构建阿拉斯加多年冻土数据库。该开放共享型协作数据集整合 44 项数据源，汇总阿拉斯加州全域共计 19540 处多年冻土消融与热喀斯特点位，数据来源包括实地观测、遥感产品及已发表文献。数据集观测时段自 1950 年延续至今，空间分辨率跨度较大，涵盖野外点位观测数据与 1–125 米分辨率遥感数据，实现阿拉斯加州全域覆盖。库中同时收录突发冻土消融点位与自上而下渐进消融点位，可支撑对比分析与预测模型构建。   本数据库收录阿拉斯加州全域共计 19540 处突发型与渐进型多年冻土融化点位数据。本版本同时提供表格数据与空间地理数据，文件格式包含 CSV、GeoJSON 及 GeoPackage。   本数据集可直观提供活动消融区与稳定多年冻土的实地观测数据，为地下冰制图工作提供依据与验证支撑。结合地形特征与遥感观测开展分析，还能够为观测薄弱区域的后续野外考察提供指导。随着北极地貌受冻土消融持续改变，这类高分辨率、易获取的空间数据，是制定减缓与适应对策的重要基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1950/01/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1950/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Alaska Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:CSV、GeoJSON 及 GeoPackage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSV、GeoJSON 及 GeoPackage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:permafrost, permafrost melting point</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 多年冻土融化点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1950-2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1950-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Alaska Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1003,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1092,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1265,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1353,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Hailey Webb </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hailey Webb </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Hailey Webb </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hailey Webb  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Hailey Webb </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hailey Webb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hailey Webb. The Alaska Permafrost Thaw Database (Version 2.0.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7450.2026.</w:t>
+        <w:t xml:space="preserve">Hailey Webb. 阿拉斯加多年冻土融化数据库（v2.0.0）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7450.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Webb H, Pierce E, Abbott BW, Bowden WB, Chen Y, Douglas TA, Eklof JF, Euskirchen ES, Langer M, Myers-Smith IH, Overeem I, Strauss J, Walter Anthony K, Wang K, Whitley MA, Turetsky MR. A comprehensive database of thawing permafrost locations across Alaska: version 2.0.0[J/OL]. Earth Syst. Sci. Data, 2026-05-12, 18, (5): 3147-3164. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-3147-2026.</w:t>
+        <w:t xml:space="preserve">Webb H, Pierce E, Abbott BW, Bowden WB, Chen Y, Douglas TA, Eklof JF, Euskirchen ES, Langer M, Myers-Smith IH, Overeem I, Strauss J, Walter Anthony K, Wang K, Whitley MA, Turetsky MR. A comprehensive database of thawing permafrost locations across Alaska: version 2.0.0[J/OL]. Earth Syst. Sci. Data, 2026-05-12, 18(5): 3147-3164. DOI: 10.5194/essd-18-3147-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>