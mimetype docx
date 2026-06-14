--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -2,878 +2,712 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天水1:50万土地利用现状图</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianshui 1:500000 Land Use Status Map</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianshui 1:500000 Land Use Status Map</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3649.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3649.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.311</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据数字化自图纸的《天水土地利用现状图》,本图是国家‘七五’重点科技攻关项目：“三北“防护林遥感综合调查，甘青宁类型区系列图之一，信息如下: 天水土地利用现状图(landuse)、河流(River)、道路(Road)、点状居民地、面状居民地 3、数据字段及属性 类型编号 土地资源类 Land_type 88 裸岩 Exposedrock 86 裸土 Bareground 85 沙滩和干沟 Sandy flat and dryvally 446 牛尾蒿、杂类草 G1.Artemisia Subdinguata mixed herbs 445 蕨、杂类草 G1.PteridiumaquilinumVar.latiusculummixedherbs 444 珠芽蓼、禾草 G1.Polygonumriciparum,grasses 443 黄蔷薇、绣线菊灌木杂类草 G1.Rosa hugonis,Spiraea canescens scrub mixed w 442 忍冬、胡颓子灌丛杂类草 G1.Lonicera japonica Elueagas pungens shurb mixed hrbs 441 虎榛子、灌木杂类草 G1.Ostryopsis daridiana scrub mixed herbs</w:t>
+        <w:t xml:space="preserve">The data is digitized from Tianshui Land Use Status Map, which is a national key scientific and technological research project during the Seventh Five Year Plan period: "Three North" Protection forest remote sensing comprehensive survey, one of the series maps of Gansu, Qinghai and Ningxia type areas. The information is as follows: Land use map, river, road, point residential land, and area residential land in Tianshui 3. Data Fields and Properties Type number Land resource class Land_ Type 88 Exposerock 86 Bareground Sandy flat and dryvally 446 Artemisia Subdinguata mixed herbs 445 Pteridium aquilinum Var. latiusculum mixedherbs 444 Bistorta vivipara, grasses 443 Rosa hugonis, Spiraea salicifolia canescens scrub mixed w 442 Lonicera japonica Elueagas pungens shrub mixed hrbs 441 Hazelnut and Shrub Mixed Herbs G1. Ostropsis daridiana Scrub Mixed Herbs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据数字化自图纸的《天水土地利用现状图》,本图是国家‘七五’重点科技攻关项目：“三北“防护林遥感综合调查，甘青宁类型区系列图之一</w:t>
+        <w:t xml:space="preserve">The data is digitized from Tianshui Land Use Status Map, which is one of the series of maps of Gansu, Qinghai and Ningxia type areas in the "Three North" Protection forest remote sensing comprehensive survey, a national key scientific and technological research project during the Seventh Five Year Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">Digital vectorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshui, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -886,241 +720,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 土地覆被, 土地分类</w:t>
+        <w:t xml:space="preserve">Theme:Land use, land cover, land classification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天水 </w:t>
+        <w:t xml:space="preserve">Place:Tianshui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,743 +1194,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Kang Jianfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 天水1:50万土地利用现状图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.311.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Tianshui 1:500000 Land Use Status Map. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.311.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>