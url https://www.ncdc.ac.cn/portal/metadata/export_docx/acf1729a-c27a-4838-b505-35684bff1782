--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2015 automatic observation data set of groundwater depth of different vegetation types in sidaoqiao, Ejinaqi, lower reaches of Heihe River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2015年黑河下游额济纳旗四道桥不同植被类型地下水埋深自动观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3304.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2015 automatic observation data set of groundwater depth of different vegetation types in sidaoqiao, Ejinaqi, lower reaches of Heihe River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1189</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3304.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1189</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set includes groundwater depth observation data of the lower reaches of Heihe River from the second bridge (EDQ), the third bridge (SDQ), the sixth bridge (LDQ), the seventh bridge (qdq) to the eighth bridge (bdq). The data set automatically measured by hobo, with a time interval of 0.5h, includes: time (time), original document time (datetime, GMT + 08:00), absolute pressure (absres, KA), water temperature (TEM, ° C), measured atmospheric pressure (, KA), calculated head height (h, m), calculated groundwater depth (GD, m) . verify the groundwater depth and verify the groundwater depth. The observation time is from June 19, 2014 to October 28, 2015 </w:t>
+        <w:t xml:space="preserve">该数据集包括黑河下游从二道桥（EDQ）、三道桥（SDQ）、六道桥（LDQ）、七道桥（QDQ）到八道桥（BDQ）的地下水埋深观测数据。Hobo自动测定的数据集，时间间隔为0.5h字段包括：时间（Time）、原始文件时间（DateTime,GMT+08:00）、绝对压力（Absres,ka）、水温（Tem,°C）、实测大气压（，ka）、计算的水头高度（H，m）、计算的地下水埋深（GD,m）、校验地下水埋深、校验地下水埋深，观测时间为：2014年6月19日-2015年10月28日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic acquisition</w:t>
+        <w:t xml:space="preserve">自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/06/19-2015/10/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/06/19-2015/10/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河下游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Absolute pressure, Water temperature, Head height, Atmospheric pressure, Groundwater depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绝对压力, 水温, 水头高度, 大气压, 地下水埋深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Sidaoqiao,  Ejina Banner,  Inner Mongolia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四道桥,  额济纳旗,  内蒙古 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yu TengFei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13893669655</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13893669655</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yutf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yutf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu tengfei. 2014-2015 automatic observation data set of groundwater depth of different vegetation types in sidaoqiao, Ejinaqi, lower reaches of Heihe River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1189.</w:t>
+        <w:t xml:space="preserve">鱼腾飞. 2014-2015年黑河下游额济纳旗四道桥不同植被类型地下水埋深自动观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1189.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>