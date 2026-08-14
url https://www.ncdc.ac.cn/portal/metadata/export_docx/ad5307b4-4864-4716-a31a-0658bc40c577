--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The boundary of the Black River Basin study area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域研究区边界</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0013.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The boundary of the Black River Basin study area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.800</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0013.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The basin boundary of the Heihe River Basin was obtained based on a high-precision digital elevation model (DEM) and analysed using the GIS hydrological analysis function, with reference to remote sensing images, topographic maps, ground surveys and previous research results. The surface catchment area of the Black River Basin extends over an area of approximately 255,000km2, from the middle Qilian Mountains in the south, with the Gobi Altai Mountains in Mongolia on the northern boundary, from the Mahair Mountains in the west to the Yabuli Mountains in the east. Compared to the traditional extent of the Black River Basin, the new basin adds the Badangilin Desert, the Kuanzi Lake, the northern region of the Mahair Mountains and the southern foothills of the Gobi Altai Mountains in Outer Mongolia. Note: The Nan Shi and Bei Shi rivers are rivers formed by seepage from the alluvial fan of the Shule River, and form a separate hydrological unit (the Huahai Basin hydrological systems) with the Petroleum, Baiyang and Broken Pass rivers, with the Ganhaizi as the caudal lake. This hydrological unit is more related to the Heihe River Basin than to the Shule River, both in terms of surface catchment conditions and historical hydrological changes, and should be considered part of the Heihe River Basin. Considering the current state of modern water use, the Beishi River has been artificially modified to be directly connected to the main stream of the Shule River and is an important channel for the Shule River to deliver water to Ganhaizi, which has become a de facto important tributary of the Shule River. Under the influence of a series of water conservancy projects, the Shiyou and Baiyang rivers also have a much greater surface hydraulic connection with the Shule River than they do with the Zhurai River. 2. Black River Basin Yellow Committee amended boundary The revised boundary of the Yellow Committee of the Heihe River Basin was obtained on the basis of the boundary of the Heihe River Basin prepared by the Yellow River Conservancy Committee of the Ministry of Water Resources in 2005, using a high-precision digital elevation model (DEM), with reference to remote sensing images, 1:100,000 topographic maps, ground surveys and other information. The basin boundary covers an area of about 76,000km2, of which the upstream boundary of the middle Qilian Mountains is extracted in strict accordance with the ridgeline using the DEM based on the GIS hydrological analysis function, while the downstream northern boundary is divided in accordance with the national boundary according to international conventions. 3. Boundaries of the Black River Basin Study Area Extended study area generated from the Black River Basin basin boundary, primarily for model data input needs. The above three boundaries are to provide a unified study area boundary for the Black River Basin Plan project, and it is recommended that the revised boundary of the Black River Basin Yellow Committee be used as the core study area boundary. </w:t>
+        <w:t xml:space="preserve">一、黑河流域盆地边界，系基于高精度的数字高程模型（DEM），利用GIS水文分析功能分析获得的，并参考了遥感影像、地形图、地面考察和前人的研究成果。黑河流域地表集水区范围约25.5万km2，南起祁连山中段，北部边界是蒙古国境内的戈壁阿尔泰山脉，西起马鬃山山区，东至雅布赖山。与传统的黑河流域范围相比，新的流域增加了巴丹吉林沙漠、拐子湖、马鬃山北部区域以及外蒙古戈壁阿尔泰山南麓区域。 说明：南石河和北石河是由疏勒河冲积扇渗漏形成的河流，与石油河、白杨河和断山口河形成以干海子为尾闾湖的独立水文单元（花海盆地诸水系）。无论是从地表集水条件还是历史水系变迁，该水文单元与黑河流域的关系都大于其与疏勒河的联系，应该视为黑河流域的一部分。考虑到现代水资源利用现状，北石河经过人工改造已经与疏勒河干流直接贯通，是疏勒河向干海子输水的重要通道，已经成为疏勒河事实上的重要支流。在系列水利工程的影响下，石油河和白杨河与疏勒河的地表水力联系也远大于其与讨赖河的联系。 二、黑河流域黄委会修正边界 黑河流域黄委会修正边界是在“水利部黄河水利委员会”2005年编制的黑河流域边界的基础上，利用高精度的数字高程模型（DEM)，参考遥感影像、1：10万地形图、地面考察等资料获得。流域边界范围约7.6万km2，其中上游祁连山中段边界利用DEM根据GIS水文分析功能，严格按照山脊线提取，下游北部边界根据国际公约按照国界线划分。 三、黑河流域研究区边界 根据黑河流域盆地边界生成的扩展研究区，主要为了模型数据输入的需求。 以上三个边界是给黑河流域计划项目提供统一的研究区边界，建议使用黑河流域黄委会修正边界为核心研究区边界。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing images, topographic maps, ground research and previous research results, the Heihe River Basin Boundary prepared by the "Yellow River Conservancy Commission, Ministry of Water Resources" in 2005</w:t>
+        <w:t xml:space="preserve">遥感影像、地形图、地面考察和前人的研究成果、“水利部黄河水利委员会”2005年编制的黑河流域边界</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Vectorization</w:t>
+        <w:t xml:space="preserve">数字矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is suggested to use the revised boundary of the Yellow River Basin Yellow River Basin as the boundary of the core study area </w:t>
+        <w:t xml:space="preserve">建议使用黑河流域黄委会修正边界为核心研究区边界</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Boundary, vector boundary</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">边界, 矢量边界</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cartography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91025001</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91025001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：面向黑河流域生态-水文过程集成研究的数据整理与服务</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. The boundary of the Black River Basin study area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.800.</w:t>
+        <w:t xml:space="preserve">吴立宗. 黑河流域研究区边界. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.800.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>