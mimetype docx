--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区乌兰察布市四子王旗,包头市达茂旗,巴彦淖尔市乌拉特中旗人工草原建植数据集（2016,2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of artificial grassland planting in Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City, and Ulat Middle Banner, Bayannur City (20162018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of artificial grassland planting in Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City, and Ulat Middle Banner, Bayannur City (20162018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2101.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2101.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2101.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为人工草原建植2016年的密度、盖度、高度、分枝数、鲜干比、再生量、海流土样检测，及2018年的营养成分整理和土壤成分整理。数据集为研究旱作人工草地建植技术提供了基础数据。</w:t>
+        <w:t xml:space="preserve">This data set is for the density, cover, height, branching, fresh dry ratio, regeneration, ocean current soil sample testing, and nutrient and soil composition finishing in 2018 for artificial grasslands. The data set provides the basic data for the study of artificial grassland planting technology for dry farming. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采取定性分析与定量研究相结合、动态评价与静态分析相结合的研究方法，对荒漠化放牧试验和家庭牧场示范区进行深入研究与分析，揭示自然和人类活动对草地退化的直接和间接影响及其相对贡献作用。开展人工草地建植科学试验，收集及测定5种苜蓿360个盐碱地生长观测数据。旱作条件下荒漠草原区人工草原建植技术。</w:t>
+        <w:t xml:space="preserve"> By combining qualitative analysis with quantitative research, dynamic evaluation with static analysis, the author makes in-depth research and analysis of desertification grazing experiments and family pasture demonstration areas, and reveals the direct and indirect effects of natural and human activities on grassland degradation and their relative contribution. To carry out scientific experiments on artificial grassland planting, and collect and measure the observation data of 360 saline-alkali land growth in 5 species. Artificial grassland planting technology in desert grassland area under dry conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  密度：每小区随机取连续的10行，宽度为1m，数每行株数，每小区为10个数据。   盖度：5人对小区进行估测，每人估测两个值（心理最大值、心理最小值）共10个数据。   高度：   1）2016.07.08测田间密度的样方区内，延对角线方向分别取3个点测植株高度，共6个点，6个数据。   2）2016.08.15测田间密度的样方区内，延对角线方向分别取3个点测植株高度，共6个点，6个数据。   3）2016.09.11测再生量的样方区内，延一条角线方向分别取3个点测植株高度，共3个点，3个数据；每个小区共9个数据。   分枝数：测再生量的样方区内，共10行随机取6行，每行随机取1株苜蓿，进行分枝数测定，每个样区内有6个数据，每个处理小区共有18个数据。   鲜干比：每处理小区取一个鲜重，用报纸包好，并作标记，进行实验室称重，利用烘箱在65℃在烘36小时，至烘干，利用鲜重和干重计算鲜干比。   再生量：在小区内随机取3个长为50cm，宽为10行的样方区，进行刈割称量鲜重。根据鲜干比换算成干草产量,为苜蓿的再生量。</w:t>
+        <w:t xml:space="preserve"> Density: 10 rows per cell randomly, width of 1m, number of strains per row, 10 data per cell.  Cover: 5 people to estimate the community, each estimated two values (psychological maximum, psychological minimum) a total of 10 data. height:  1) In the sample square area of field density measurement in 2016.07.08, 3 point plant heights were taken in the direction of extension diagonal, with a total of 6 points and 6 data.  2) In the sample square area of field density measurement in 2016.08.15, the diagonal direction of extension was taken with 3 points to measure plant height, a total of 6 points, 6 data.  3) In the sample square area of the regeneration measured in 2016.09.11, the direction of extending a corner line is taken with 3 points to measure the plant height, a total of 3 points, 3 data;  Branch number: measuring the amount of regeneration in the sample square area, a total of 10 rows randomly take 6 rows, each row randomly take 1 plant, for branching number determination, each sample area has 6 data, each processing cell has a total of 18 data.  Fresh dry ratio: each processing area to take a fresh weight, wrapped with newspapers, and marked, laboratory weighing, the use of ovens at 65 degrees C in the baking 36 hours, to dry, the use of fresh weight and dry weight calculation of fresh dry ratio.  Regeneration: 3 sample square areas with a length of 50cm and a width of 10 lines were randomly taken in the small area, and the weight was weighed by castration. According to the fresh dry ratio converted to hay yield, for the amount of radon regeneration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
+        <w:t xml:space="preserve"> The data are more accurate and meet the accuracy requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/07/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/07/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌兰察布市四子王旗,包头市达茂旗,巴彦淖尔市乌拉特中旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Siziwang Banner of Ulanqab City, Damao Banner of Baotou City, Ulat Middle Banner of Bayannur City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">67.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:67.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人工草原建植, 密度, 盖度, 再生量, 营养成分, 土壤成分</w:t>
+        <w:t xml:space="preserve">Theme:Artificial grassland establishment, density, coverage, regeneration, nutrient composition, soil composition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2018</w:t>
+        <w:t xml:space="preserve">Time:2016 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌兰察布市四王子旗,  包头市达茂旗,  巴彦淖尔市乌拉特中旗 </w:t>
+        <w:t xml:space="preserve">Place:Wulanchabu sizizi banner,  Baotou Damao Banner,  Bayannur Ulat Middle Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王建光 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王建光  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王建光. 内蒙古自治区乌兰察布市四子王旗,包头市达茂旗,巴彦淖尔市乌拉特中旗人工草原建植数据集（2016,2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2101.2022.</w:t>
+        <w:t xml:space="preserve">. Data set of artificial grassland planting in Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City, and Ulat Middle Banner, Bayannur City (20162018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2101.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>