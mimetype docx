--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hourly average observation data of distance change of the subsurface ice interface of Lake Eling (2023.2-2023.4)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">鄂陵湖冰上下界面距离变化观测逐时平均数据(2023.2-2023.4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4205.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hourly average observation data of distance change of the subsurface ice interface of Lake Eling (2023.2-2023.4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4205.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4205.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4205.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is based on two on-site continuous observations of air-ice-water during the ice cover period of Ngoring Lake, from January 2023 to April 2023. Relevant data such as measured air temperature, radiation, ice-water temperature, changes in the surface and bottom of lake ice, and heat flux inside the lake ice were obtained. </w:t>
+        <w:t xml:space="preserve">  本数据集基于2023年1月-2023年4月鄂陵湖冰封期现场气-冰-水连续观测，获取实测气温、辐射、冰-水温度、湖冰上下表面变化及湖冰内热通量等相关数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From 2023-01 to 2023-04,on site observation at Ngoring Lake point (lat=35°02′, lon = 97°41′).</w:t>
+        <w:t xml:space="preserve">  2023年1月27日-2023年4月18日鄂陵湖观测点(lat=35°02′, lon = 97°41′)现场观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  All observed data are uniformly processed by averaging over an hour.</w:t>
+        <w:t xml:space="preserve">  观测得到的各项数据，统一通过过1小时平均处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Obtain hourly average data through 1-hour average processing of various observation data;   Due to a malfunction in the data collector, data of ice water temperature, ice bottom distance, ice surface distance, and ice heat flux were missing from 2023/2/24 12:00 to 2023/3/1 7:00;   This data has been obtained and processed by professional personnel at all stages, and the data quality is well. </w:t>
+        <w:t xml:space="preserve">  各项观测数据，通过1小时平均处理，获得逐时平均数据；   因为数据采集器故障，导致2023/2/24 12:00-2023/3/1 7:00期间的冰-水温度、冰底距离、冰上距离及冰内热通量数据缺失；   本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/27-2023/04/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/27-2023/04/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ngoring Lake </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鄂陵湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:4269.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4269.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4269.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:78.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Plateau lakes, meteorology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高原湖泊, 气象</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography , Limnology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 , 湖沼学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ngoring Lake </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鄂陵湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,640 +1526,908 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FU Xiang,  LI Zhijun,  LI Chunjiang,  HUO Puzhen,  CHEN Shuchao,  ZHANG Han,  YANG Liuyiyi,  WEN Lijuan,  NIU Ruijia,  WANG Mengxiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">富翔,  李志军,  李春江,  霍璞真,  陈书超,  张晗,  杨柳依依,  文莉娟,  牛瑞佳,  王梦晓 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:FU Xiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">富翔  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Zhijun </w:t>
+        <w:t xml:space="preserve">,  李志军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Chunjiang </w:t>
+        <w:t xml:space="preserve">,  李春江  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HUO Puzhen </w:t>
+        <w:t xml:space="preserve">,  霍璞真  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  CHEN Shuchao </w:t>
+        <w:t xml:space="preserve">,  陈书超  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHANG Han </w:t>
+        <w:t xml:space="preserve">,  张晗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  YANG Liuyiyi </w:t>
+        <w:t xml:space="preserve">,  杨柳依依  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  WEN Lijuan </w:t>
+        <w:t xml:space="preserve">,  文莉娟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  NIU Ruijia </w:t>
+        <w:t xml:space="preserve">,  牛瑞佳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  WANG Mengxiao </w:t>
+        <w:t xml:space="preserve">,  王梦晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FU Xiang , WEN Lijuan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">富翔, 文莉娟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFE0197600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFE0197600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:A Study on the Evolution and Mechanism of Ice and Snow Physics and Ice Encapsulation Ecological Environment in Typical Lakes on the Plateau under the Background of Climate Change</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气候变化背景下高原典型湖泊冰雪物理与冰封生态环境演化及机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FU Xiang, LI Zhijun, LI Chunjiang, HUO Puzhen, CHEN Shuchao, ZHANG Han, YANG Liuyiyi, WEN Lijuan, NIU Ruijia, WANG Mengxiao. Hourly average observation data of distance change of the subsurface ice interface of Lake Eling (2023.2-2023.4). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4205.2024.</w:t>
+        <w:t xml:space="preserve">富翔,李志军,李春江,霍璞真,陈书超,张晗,杨柳依依,文莉娟,牛瑞佳,王梦晓. 鄂陵湖冰上下界面距离变化观测逐时平均数据(2023.2-2023.4). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4205.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>