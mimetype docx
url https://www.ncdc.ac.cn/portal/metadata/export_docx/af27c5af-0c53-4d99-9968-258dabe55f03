--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大兴安岭东坡塔河地区卡马兰河流域30m多年冻土分布图（2023-2025年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7242.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7242.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7242.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为大兴安岭东坡塔河地区卡马兰河流域多年冻土分布数据，结合实测钻孔和坑探数据（多年冻土样本点347个，季节冻土样本点310个），以地形因子、植被因子、气象因子和土壤与热状况因子（共13个变量）数据为驱动，采用机器学习方法（随机森林）进行模型构建，模拟精度达到0.86。多年冻土主要分布在海拔较高的山地缓坡区域、丘陵及部分低洼地带。冻土分布呈岛状或片状。可靠的精度使得此冻土分布数据可以作为全球变暖背景下卡马兰河流域多年冻土模拟的标定基准和历史参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据：实测钻孔和坑探数据：多年冻土样本点347个，季节冻土样本点310个；环境变量数据：选取了地形、植被、气候及土壤四大类共13个环境变量作为预测因子。   地形因子：基于数字高程模型（DEM）提取海拔、坡度、坡向及地形起伏度。   植被因子：利用MOD13A3遥感产品提取归一化植被指数（NDVI）；基于中国森林植被碳储量数据集获取地上及地下生物量数据。   气象因子：从ERA5-Land数据集提取春季降水；地表温度（GST）数据则基于实测钻孔及地表测温数据，预先通过随机森林模型模拟获取，作为关键中间变量输入。   土壤与热状况因子：整合计算融化指数、冻结指数、腐殖质厚度及土壤含水率。</w:t>
+        <w:t xml:space="preserve">    Raw data: actual drilling and pit exploration data: 347 permafrost sample points and 310 seasonally frozen soil sample points; Environmental variable data: Thirteen environmental variables, including terrain, vegetation, climate, and soil, were selected as predictive factors.     Terrain factor: Extracting altitude, slope, aspect, and terrain undulation based on digital elevation model (DEM).     Vegetation factor: Using MOD13A3 remote sensing products to extract normalized vegetation index (NDVI); Obtain aboveground and underground biomass data based on the Chinese forest vegetation carbon storage dataset.     Meteorological factors: Extracting spring precipitation from the ERA5 Land dataset; The surface temperature (GST) data is based on actual drilling and surface temperature measurement data, which are obtained in advance through a random forest model simulation and used as key intermediate variable inputs.     Soil and thermal condition factors: integrated calculation of melting index, freezing index, humus thickness, and soil moisture content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据预处理：对上述所有多源原始栅格数据进行空间配准与标准化处理。统一投影坐标系为 WGS_1984_Albers，将空间范围裁剪至研究区边界，并采用重采样技术将所有变量的空间分辨率统一降尺度至30 m，格式统一为GeoTIFF，确保多源数据在空间上的严格匹配。   利用ArcGIS的多值提取至点（Extract Multi-Values to Points）功能，提取每个样本点对应的13个环境变量数值，构建“样本-环境特征”高维数据集。构建的样本数据集包含目标变量（分类标签：1代表多年冻土，0代表季节冻土）及对应的特征向量。对提取结果进行完整性检查，剔除含有缺失值（NoData）或异常值的样本，确保模型输入数据的质量。   随机森林模型构建：采用分层随机抽样法（Stratified Random Sampling），将数据集划分为训练集（70%）和测试集（30%）。基于Python环境下的scikit-learn机器学习库构建随机森林分类模型。针对样本不平衡问题，将class_weight参数设为 'balanced'。通过网格搜索对关键超参数进行优化，最终确定决策树数量（n_estimators）为1000，最大深度（max_depth）及节点分裂最小样本数（min_samples_split）等参数，并固定随机种子（random_state）以保证结果的可重复性。将13个环境变量作为特征输入，冻土类型作为标签进行模型训练。</w:t>
+        <w:t xml:space="preserve">    Data preprocessing: Perform spatial registration and standardization on all multi-source raw raster data mentioned above. The unified projection coordinate system is WGS1984_ Albers, and the spatial range is cropped to the boundary of the study area. The spatial resolution of all variables is uniformly downscaled to 30 m using resampling techniques, and the format is unified as GeoTIFF to ensure strict spatial matching of multi-source data.     Using ArcGIS' Extract Multi Values to Points feature, extract 13 environmental variable values corresponding to each sample point and construct a high-dimensional dataset of "sample environment features". The constructed sample dataset includes the target variables (classification labels: 1 represents permafrost, 0 represents seasonal permafrost) and their corresponding feature vectors. Perform integrity checks on the extracted results, eliminate samples containing missing values (NoData) or outliers, and ensure the quality of the input data for the model.     Random Forest Model Construction: Stratified Random Sampling is used to divide the dataset into a training set (70%) and a testing set (30%). Build a random forest classification model based on the scikit learn machine learning library in Python environment. To address the issue of sample imbalance, set the class_ceight parameter to 'balanced'. Optimize key hyperparameters through grid search, and ultimately determine the number of decision trees (n_estimators) to be 1000, the maximum depth (x_depth), and the minimum number of samples for node splitting (min_stamples_split), and fix the random seed (random_state) to ensure the reproducibility of the results. Train the model with 13 environmental variables as feature inputs and frozen soil types as labels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据采用机器学习方法（随机森林）进行模型构建，计算混淆矩阵、总体准确率（Overall Accuracy）、精确率（Precision）、召回率（Recall）、F1-Score及Kappa系数。结果显示，模型具有较高的一致性（Kappa &gt; 0.6），冻土分布模拟精度达到0.86。</w:t>
+        <w:t xml:space="preserve">    This data is modeled using machine learning methods (random forest) to calculate confusion matrix, overall accuracy, precision, recall, F1 Score, and Kappa coefficient. The results show that the model has high consistency (Kappa&gt;0.6), and the simulation accuracy of frozen soil distribution reaches 0.86. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/08/01-2025/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/08/01-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">858.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:858.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多年冻土, 分布, 卡马兰河流域</w:t>
+        <w:t xml:space="preserve">Theme:Permafrost, distribution, Kamaran River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023 2024 2025</w:t>
+        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
+        <w:t xml:space="preserve">Place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">123.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,838 +1235,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">臧淑英 </w:t>
+        <w:t xml:space="preserve">contributors:Zang Shuying </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭殿繁  </w:t>
+        <w:t xml:space="preserve">author:Guo Dianfan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陈梦瑶  </w:t>
+        <w:t xml:space="preserve">,  Chen Mengyao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  余江涛  </w:t>
+        <w:t xml:space="preserve">,  Yu Jiangtao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Sun Li </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">臧淑英. 大兴安岭东坡塔河地区卡马兰河流域30m多年冻土分布图（2023-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7242.2026.</w:t>
+        <w:t xml:space="preserve">Zang Shuying. Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7242.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>