--- v1 (2026-06-29)
+++ v2 (2026-09-28)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">大兴安岭东坡塔河地区卡马兰河流域30m多年冻土分布图（2023-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7242.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7242.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7242.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7242.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集为大兴安岭东坡塔河地区卡马兰河流域多年冻土分布数据。结合实测钻孔和坑探数据，以地形因子、植被因子、气象因子和土壤与热状况因子数据为驱动，采用机器学习方法（随机森林）进行模型构建，总体准确率（Overall Accuracy）为0.89。可靠的精度使得此多年冻土分布数据可以作为全球变暖背景下卡马兰河流域多年冻土模拟的标定基准和历史参考。该数据格式为GeoTIFF，空间分辨率约30 m，投影为WGS_1984_Albers。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Raw data: actual drilling and pit exploration data: 347 permafrost sample points and 310 seasonally frozen soil sample points; Environmental variable data: Thirteen environmental variables, including terrain, vegetation, climate, and soil, were selected as predictive factors.     Terrain factor: Extracting altitude, slope, aspect, and terrain undulation based on digital elevation model (DEM).     Vegetation factor: Using MOD13A3 remote sensing products to extract normalized vegetation index (NDVI); Obtain aboveground and underground biomass data based on the Chinese forest vegetation carbon storage dataset.     Meteorological factors: Extracting spring precipitation from the ERA5 Land dataset; The surface temperature (GST) data is based on actual drilling and surface temperature measurement data, which are obtained in advance through a random forest model simulation and used as key intermediate variable inputs.     Soil and thermal condition factors: integrated calculation of melting index, freezing index, humus thickness, and soil moisture content.</w:t>
+        <w:t xml:space="preserve">  原始数据：实测钻孔和坑探数据；   环境变量数据：选取了地形、植被、气候及土壤四大类环境变量作为预测因子。   地形因子：基于数字高程模型（DEM）获取海拔、坡度、坡向及地形起伏度。   植被因子：利用MOD13A3遥感产品提取归一化植被指数（NDVI）；基于中国森林植被碳储量数据集获取地上及地下生物量数据。   气象因子：从ERA5-Land数据集提取春季降水；地表温度（GST）数据来源于HOBO监测站点的实地观测。   土壤与热状况因子：整合计算融化指数、冻结指数、腐殖质厚度及土壤含水率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data preprocessing: Perform spatial registration and standardization on all multi-source raw raster data mentioned above. The unified projection coordinate system is WGS1984_ Albers, and the spatial range is cropped to the boundary of the study area. The spatial resolution of all variables is uniformly downscaled to 30 m using resampling techniques, and the format is unified as GeoTIFF to ensure strict spatial matching of multi-source data.     Using ArcGIS' Extract Multi Values to Points feature, extract 13 environmental variable values corresponding to each sample point and construct a high-dimensional dataset of "sample environment features". The constructed sample dataset includes the target variables (classification labels: 1 represents permafrost, 0 represents seasonal permafrost) and their corresponding feature vectors. Perform integrity checks on the extracted results, eliminate samples containing missing values (NoData) or outliers, and ensure the quality of the input data for the model.     Random Forest Model Construction: Stratified Random Sampling is used to divide the dataset into a training set (70%) and a testing set (30%). Build a random forest classification model based on the scikit learn machine learning library in Python environment. To address the issue of sample imbalance, set the class_ceight parameter to 'balanced'. Optimize key hyperparameters through grid search, and ultimately determine the number of decision trees (n_estimators) to be 1000, the maximum depth (x_depth), and the minimum number of samples for node splitting (min_stamples_split), and fix the random seed (random_state) to ensure the reproducibility of the results. Train the model with 13 environmental variables as feature inputs and frozen soil types as labels.</w:t>
+        <w:t xml:space="preserve">  数据预处理：   对上述所有多源原始栅格数据进行空间配准与标准化处理。统一投影坐标系为 WGS_1984_Albers，将空间范围裁剪至研究区边界，并采用重采样技术将所有变量的空间分辨率统一为30 m，格式统一为GeoTIFF，确保多源数据在空间上的严格匹配。   提取每个样本点对应的环境变量数值，构建“样本-环境特征”高维数据集。构建的样本数据集包含目标变量（分类标签：1代表多年冻土，0代表季节冻土）及对应的特征向量。  对提取结果进行完整性检查，剔除含有缺失值（NoData）或异常值的样本，确保模型输入数据的质量。   随机森林模型构建：采用200次重复5折分层交叉验证（Stratified K-Fold Cross-Validation）策略评估模型性能。为降低单次数据划分带来的随机性，设置重复次数为200，折数为5，并保持多年冻土与季节冻土的类别比例一致。基于Python 环境下的scikit-learn机器学习库构建随机森林分类模型。针对样本不平衡问题，将class_weight参数设为'balanced'，启用袋外评分（oob_score=True）作为模型泛化能力的辅助评估，模型关键参数进行合理设置，其余超参数主要采用scikit-learn 默认配置。每次重复使用不同的随机种子，以保证重复实验的独立性；最终全区预测模型使用固定随机种子训练。将环境变量作为特征输入，冻土类型（多年冻土= 1，季节冻土= 0）作为标签进行模型训练。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data is modeled using machine learning methods (random forest) to calculate confusion matrix, overall accuracy, precision, recall, F1 Score, and Kappa coefficient. The results show that the model has high consistency (Kappa&gt;0.6), and the simulation accuracy of frozen soil distribution reaches 0.86. </w:t>
+        <w:t xml:space="preserve">  本数据采用机器学习方法（随机森林）进行模型构建，总体准确率（Overall Accuracy）为0.89。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/08/01-2025/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/08/01-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:858.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">858.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Permafrost, distribution, Kamaran River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土分布, 大兴安岭, 卡马兰流域, 中国东北</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kamaran River Basin on the East Slope of Daxing'an Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭东坡卡马兰河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">123.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,570 +1591,838 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zang Shuying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">臧淑英 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Guo Dianfan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭殿繁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Chen Mengyao </w:t>
+        <w:t xml:space="preserve">,  陈梦瑶  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Yu Jiangtao </w:t>
+        <w:t xml:space="preserve">,  余江涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Sun Li </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zang Shuying. Distribution Map of 30m Permafrost in the Kamalan River Basin of Dongpo Tahe Area in Daxing'an Mountains (2023-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7242.2026.</w:t>
+        <w:t xml:space="preserve">臧淑英. 大兴安岭东坡塔河地区卡马兰河流域30m多年冻土分布图（2023-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7242.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>