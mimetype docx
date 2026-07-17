--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">临泽站农田土壤监测数据集（2019-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil monitoring data in farmland of Linze Station from 2019 to 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil monitoring data in farmland of Linze Station from 2019 to 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6408.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6408.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6408.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2019-2022年临泽内陆河流域研究站农田综合观测场、农田辅助观测场、新绿洲站区调查点、老绿洲站区调查点土壤监测数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  固定样地、定期采样和室内测试分析。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据《陆地生态系统土壤观测指标与规范》进行样地的设置与管理。有固定的土壤监测人员负责土壤样品的采集处理、实验室分析及数据的汇总工作。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为确保量控制，中国生态系统研究网络定期组织土壤监测人员开展培训，统一采样方法，室内测试分析委托中国科学院内陆河流域重点实验室完成，对分析测试数据及时进行电子化处理，中国生态系统研究网络土壤分中心对数据进行最终审核。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">临泽内陆河流域研究站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Linze Inland River Basin Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">403.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:403.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤有机质, 全氮, 全磷, 碱解氮, 速效磷, pH, 容重, 电导率</w:t>
+        <w:t xml:space="preserve">Theme:Soil organic matter, total nitrogen, total phosphorus, alkaline nitrogen, available phosphorus, pH, bulk density, electrical conductivity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽 </w:t>
+        <w:t xml:space="preserve">Place:Linze </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣 </w:t>
+        <w:t xml:space="preserve">contributors:YANG Rong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣  </w:t>
+        <w:t xml:space="preserve">author:YANG Rong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YANG Rong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA23060302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲水生产力与绿色产业链发展技术集成与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨荣. 临泽站农田土壤监测数据集（2019-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6408.2024.</w:t>
+        <w:t xml:space="preserve">YANG Rong. Soil monitoring data in farmland of Linze Station from 2019 to 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6408.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>