--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -2,878 +2,1049 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 m Sentinel-2 Semantic Segmentation Dataset for Thermokarst-Associated Lake and Pond Water Surfaces in Arctic Permafrost Lowlands</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极多年冻土低地10 m热融相关湖塘水面Sentinel-2语义分割数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.permafrost.db7645.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10 m Sentinel-2 Semantic Segmentation Dataset for Thermokarst-Associated Lake and Pond Water Surfaces in Arctic Permafrost Lowlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.permafrost.db7645.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.permafrost.db7645.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.permafrost.db7645.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集面向北极多年冻土低地热融相关湖塘可见水面的监督语义分割。数据覆盖阿拉斯加、加拿大西北部、欧洲俄罗斯、亚马尔和西伯利亚的23个选定研究区，来源为2023年夏季Sentinel-2 L2A地表反射率中值合成影像。每个样本由五波段影像、二值水面标签和QA掩膜组成，分析网格分辨率为10 m，切片大小为256×256像素。数据集包含5513组影像、标签和QA文件，其中训练集3982组、验证集739组、测试集792组。正类像元占全部像元的8.07%，像元计数等效面积约2914.2 km²。监督目标为夏季合成影像中的可见湖泊和池塘水面，热融相关性及河流、海岸水体风险以独立的切片级地貌解释字段记录。数据包提供固定数据划分、地理留出划分、质量复核样本、困难负样本、时序来源和采样偏差统计、处理配置、基线结果及SHA256校验信息，可用于模型训练、区域迁移测试、误差分析和可复现算法比较。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加、加拿大西北部、欧洲俄罗斯、亚马尔和西伯利亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*tif,*csv,*json</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Keywords permafrost, hot melt lake and pond, semantic segmentation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 热融湖塘, 语义分割</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Earth Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Alaska,  northern Canada,  Europe,  Russia,  Yamal,  Siberia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿拉斯加,  加拿大北部,  欧洲,  俄罗斯,  亚马尔,  西伯利亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,70 +1078,88 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 72.55</w:t>
+              <w:t xml:space="preserve"> 72.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -978,117 +1167,153 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">-162.50</w:t>
+              <w:t xml:space="preserve">-161.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">161.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1340,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,610 +1428,878 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Ze,  guo zi you,  yan qing kai,  zhai jin bang,  Leonid Gagarin ,  Nikolai Torgovkin,  Andrei Zhang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张泽,  郭子优,  闫庆凯,  翟金榜,  Leonid Gagarin ,  Nikolai Torgovkin,  Andrei Zhang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Ze </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张泽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  guo zi you </w:t>
+        <w:t xml:space="preserve">,  郭子优  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  yan qing kai </w:t>
+        <w:t xml:space="preserve">,  闫庆凯  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  zhai jin bang </w:t>
+        <w:t xml:space="preserve">,  翟金榜  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Leonid Gagarin  </w:t>
+        <w:t xml:space="preserve">,  Leonid Gagarin   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Nikolai Torgovkin </w:t>
+        <w:t xml:space="preserve">,  Nikolai Torgovkin  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Andrei Zhang </w:t>
+        <w:t xml:space="preserve">,  Andrei Zhang  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Ze </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张泽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2025YFE0112500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025YFE0112500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:National Key R&amp;D Program of China (2025YFE0112500)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家重点研发计划政府间国际科技创新合作项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Ze, guo zi you, yan qing kai, zhai jin bang, Leonid Gagarin , Nikolai Torgovkin, Andrei Zhang. 10 m Sentinel-2 Semantic Segmentation Dataset for Thermokarst-Associated Lake and Pond Water Surfaces in Arctic Permafrost Lowlands. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7645.2026.</w:t>
+        <w:t xml:space="preserve">张泽,郭子优,闫庆凯,翟金榜,Leonid Gagarin ,Nikolai Torgovkin,Andrei Zhang. 北极多年冻土低地10 m热融相关湖塘水面Sentinel-2语义分割数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7645.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>