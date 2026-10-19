--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -1115,51 +1115,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 72.53</w:t>
+              <w:t xml:space="preserve"> 72.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1204,51 +1204,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">-161.50</w:t>
+              <w:t xml:space="preserve">-160.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1669,51 +1669,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张泽,  郭子优,  闫庆凯,  翟金榜,  Leonid Gagarin ,  Nikolai Torgovkin,  Andrei Zhang </w:t>
+        <w:t xml:space="preserve">张泽,  郭子优,  闫庆凯,  翟金榜,  Leonid Gagarin,  Nikolai Torgovkin,  Andrei Zhang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1757,51 +1757,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  闫庆凯  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  翟金榜  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Leonid Gagarin   </w:t>
+        <w:t xml:space="preserve">,  Leonid Gagarin  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  Nikolai Torgovkin  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">,  Andrei Zhang  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2255,51 +2255,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张泽,郭子优,闫庆凯,翟金榜,Leonid Gagarin ,Nikolai Torgovkin,Andrei Zhang. 北极多年冻土低地10 m热融相关湖塘水面Sentinel-2语义分割数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7645.2026.</w:t>
+        <w:t xml:space="preserve">张泽,郭子优,闫庆凯,翟金榜,Leonid Gagarin,Nikolai Torgovkin,Andrei Zhang. 北极多年冻土低地10 m热融相关湖塘水面Sentinel-2语义分割数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.permafrost.db7645.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>