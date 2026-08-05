--- v0 (2026-05-05)
+++ v1 (2026-08-05)
@@ -2,785 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域1:100万地貌数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1000,000 Geomrphological Map of the Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1000,000 Geomrphological Map of the Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3748.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3748.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.442</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河地貌数据源自中华人民共和国地貌图集（1:100万）。本数据是基于遥感影像等多源数据集成、更新得到。主要使用和参考的数据包括：1）遥感影像数据：全国1990’s 左右的TM和2000’s 左右的ETM影像；2）历史地貌图：已出版的15幅100万地貌图、两套全国1:400万地貌图、全国各省市区的50万或100万地貌草图；3）基础地理数据：全国1:25万基础地理数据和25万DEM数据；4）地质数据：全国1：50万地质图；5）相关专题图：土地利用图、植被图、土地资源图等。解译方法采用基于ARCGIS的人机交互方式，并按照分层分级的解译顺序进行：即第一层：平原与山地；第二层：基本地貌类型（28种）；第三层：10种成因类型；第四层：次级成因类型；第五层：形态差异划分类型；第六层：次级形态差异划分类型；第七层：坡度、坡向及其组合划分地貌的倾斜程度或坡度；第八层：物质组成或岩性确定的地貌物质类型；第九层：合并1-7层图斑。共包括441种地貌类型及编码。数据字段包括：Fenfu（图幅号)、name(属性）、class(编码）、Sname(行政区划）</w:t>
+        <w:t xml:space="preserve">The geomorphic data of Heihe River are from the geomorphic Atlas of the people's Republic of China (1:1 million). This data is based on remote sensing image and other multi-source data integration and update. The main data used and referenced include: 1) remote sensing image data: TM and 2000's around 1990's nationwide ETM image around; 2) historical geomorphic map: 15 published 1 million geomorphic maps, two sets of 1:4 million geomorphic maps in China, 500000 or 1 million geomorphic sketches in all provinces and cities in China; 3) basic geographic data: 1:250000 basic geographic data and 250000 DEM data in China; 4) geological data: 1:500000 geological map in China; 5) relevant thematic maps: land use map, vegetation map and land resource map And so on. The interpretation method adopts the human-computer interaction method based on ArcGIS, and is carried out according to the interpretation sequence of hierarchical classification: the first layer: plain and mountain; the second layer: basic geomorphic types (28); the third layer: 10 genetic types; the fourth layer: secondary genetic types; the fifth layer: morphological difference classification types; the sixth layer: secondary morphological difference classification types; the seventh layer: slope, slope The eighth layer is the type of geomorphic material determined by material composition or lithology; the ninth layer is the combination of 1-7 layers of map spots. There are 441 geomorphic types and codes. Data fields include: fenfu (view frame number), name (attribute), class (code), sname (administrative division) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -793,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地貌</w:t>
+        <w:t xml:space="preserve">Theme:Landforms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1061,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1234,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1323,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1411,753 +1235,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">程维明 </w:t>
+        <w:t xml:space="preserve">contributors:ChengWeiming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周成虎  </w:t>
+        <w:t xml:space="preserve">author:ZhouChenghu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  黑河计划数据管理中心  </w:t>
+        <w:t xml:space="preserve">,  Heihe project data management center </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ChengWeiming </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">程维明. 黑河流域1:100万地貌数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.442.</w:t>
+        <w:t xml:space="preserve">ChengWeiming. 1:1000,000 Geomrphological Map of the Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.442.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>